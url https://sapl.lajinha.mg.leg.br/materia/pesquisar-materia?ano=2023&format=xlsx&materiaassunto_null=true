--- v0 (2026-02-04)
+++ v1 (2026-05-12)
@@ -54,1523 +54,1523 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_decreto_legislativo_no_001.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_decreto_legislativo_no_001.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Lajinhense e Cidadania Ilustre às pessoas abaixo relacionadas e da outras providências."</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Protocolo - PROT</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/139/processo_no_001-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/139/processo_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Parecer previo emitido pelo TCE/MG, relativo as contas do Municipio de Lajinha do exercicio 2020.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>ALEXANDRE DAMON</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/13/projeto_de_lei_ordinaria_no_001-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/13/projeto_de_lei_ordinaria_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Da nova denominação á via pública na cidade de Lajinha, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>JULIO BOLINHA</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/14/projeto_de_lei_ordinaria_no_002-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/14/projeto_de_lei_ordinaria_no_002-2023.pdf</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>João Rosendo Ambrósio de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_ordinaria_no_011-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_ordinaria_no_011-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a função pública de conselheiro tutelar no município de Lajinha-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei_ordinaria_no_012-2023_.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei_ordinaria_no_012-2023_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Atendimento aos Direitos da Criança e do Adolescente e dá outras providências</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/4/projeto_de_lei_ordinaria_no_013-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/4/projeto_de_lei_ordinaria_no_013-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Anexo I da Lei Municipal número 1.327/2010.</t>
   </si>
   <si>
     <t>BETO LAMPARINA</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/12/projeto_de_lei_ordinaria_no_014-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/12/projeto_de_lei_ordinaria_no_014-2023.pdf</t>
   </si>
   <si>
     <t>Assegura ao aluno com Necessidades Especiais, prioridade na matrícula em escolas municipais e dá outras providências”.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>BETO LAMPARINA, JULIO BOLINHA</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Denomina Quadra Poliesportiva localizada no Córrego Aldeia zona rural da cidade de Lajinha, Estado de Minas Gerais e dá outras providências”.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/1/projeto_de_lei_n._20-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/1/projeto_de_lei_n._20-2023.pdf</t>
   </si>
   <si>
     <t>"Institui Programa de recuperação Fiscal do munipio de Lajinha e da outras providências."</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/3/projeto_de_lei_ordinaria_no_021-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/3/projeto_de_lei_ordinaria_no_021-2023.pdf</t>
   </si>
   <si>
     <t>"Institui a Politica Municipal do controle de natalidade de cães e gatos e da outras providências."</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/7/projeto_de_lei_n._024-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/7/projeto_de_lei_n._024-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração do anexo II da Lei número 1.565 e dá outras providências."</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/6/projeto_de_lei_n._23-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/6/projeto_de_lei_n._23-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Ordinária número 1.596/2019, o plano de cargos, vencimentos  e carreira dos servidos públicos do Poder Executivo do Municipio de Lajnha/MG e da outras providências."</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/8/plo_24-23.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/8/plo_24-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/15/projeto_de_lei_n._025-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/15/projeto_de_lei_n._025-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a consolidação e reajuste do subsidio dos conselheiros tutelares de Lajinha - MG e da outras providências."</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_n._26-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_n._26-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei n. 1749, de 02 de maio de 2023 e da outras providências."</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>NEURA</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_027.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_027.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Vinculação do Ginásio Poliesportivo Gerson Justo Ribeiro à Escola Municipal Brenda Guimarães de Paula e da outras providências".</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>FLAVINHO</t>
   </si>
   <si>
     <t>"Dispõe sobre a retirada de veiculos abandonados nas vias públicas do Municipio de Lajinha e dá outras providências."</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_ordinaria_029-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_ordinaria_029-2023.pdf</t>
   </si>
   <si>
     <t>"Consolida a criação e dispõe sobre a denominação de escolas municipais e da outras providencias"</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_ordinaria_030-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_ordinaria_030-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização para transferencia de subvenção social decorrente de emenda parlamentar e da outras providencias."</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>CAMILO MIGUEL</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/71/projeto_de_lei_ordinaria_031_-_2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/71/projeto_de_lei_ordinaria_031_-_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR A "RESIDÊNCIA INCLUSIVA", VOLTADA PARA PESSOAS COM DEFICIÊNCIA (PCD) COM IDADE ENTRE 18 E 59 ANOS, SEM VINCULOS FAMÍLIARES.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_de_lei_ordinaria_032_-_2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_de_lei_ordinaria_032_-_2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O USO DO COLAR DE GIRASSOL COMO INSTRUMENTO AUXILIAR DE ORIENTAÇÃO PARA IDENTIFICAÇÃO DE PESSOAS COM DEFICIÊNCIAS OCULTAS NO MUNICÍPIO DE LAJINHA, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/80/projeto_de_lei_ordinaria_033-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/80/projeto_de_lei_ordinaria_033-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DE LAJINHA/MG A LEILOAR OS BENS INSERVÍVEIS QUE ESPECIFICA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>"Estabelece o piso dos profissionais de enfermagem, tecnico de enfermagem e auxiliar de enfermagem da rede publica do municipio de lajinha e da outras providencias".</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/100/projeto_de_lei_ordinaria_no035-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/100/projeto_de_lei_ordinaria_no035-2023.pdf</t>
   </si>
   <si>
     <t>"Da nova denominação à via publica na cidade de lajinha, estado de minas gerais e da outras providências"</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>JULIO CORREA</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/101/projeto_de_lei_ordinaria_no036-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/101/projeto_de_lei_ordinaria_no036-2023.pdf</t>
   </si>
   <si>
     <t>"Da denominação à quadra poliesportiva, anexo a escola municipal nelsino manoel da silva, córrego são Domingos, na cidade de Lajinha, estado de Minas Gerais e da outras providencias"</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/103/projeto_de_lei_ordinaria_no_037-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/103/projeto_de_lei_ordinaria_no_037-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Ordinaria numero 1.596/2019, o plano de cargos, vencimentos e carreira dos servidores publicos do Poder Executivo do Municipio de Lajinha/MG e da outras providências"</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/114/projeto_de_lei_ordinaria_038-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/114/projeto_de_lei_ordinaria_038-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da Lei nº 1.565/2018 e da outras providencias"</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/124/projeto_de_lei_ordinaria_no_039_.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/124/projeto_de_lei_ordinaria_no_039_.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Adicional Especial ao Orçamento do Municipio de Lajinha e Atualiza o Plano Plurianual do periodo de 2022/2025, a Lei de Diretrizes Orçamentárias para o exercicio de 2022 e 2023 e Lei Orçamentária que estima a Receita Fixa a Despesa para o exercicio de 2023, com fundamento nos artigos 42, 43 e 59 da Lei número 4.320/1964 e no art. 167, inciso VI da Constituição Federal e dá outras previdências."</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/129/projeto_de_lei_ordinaria_no040-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/129/projeto_de_lei_ordinaria_no040-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Orçamento Anual do Municipio de Lajinha, estado de Minas Gerais, para o exercicio financeiro de 2025 e da outras providencias".</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/131/projeto_de_lei_ordinaria_no_041-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/131/projeto_de_lei_ordinaria_no_041-2023.pdf</t>
   </si>
   <si>
     <t>"Da nova denominação à via publica na cidade de Lajinha, Estado de Minas Gerais e da outras providencias".</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei_ordinaria_042-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei_ordinaria_042-2023.pdf</t>
   </si>
   <si>
     <t>Cria Programa Social de Formação Profissional de Lajinha e da outras providencias.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/144/projeto_de_lei_ordinaria_no_043.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/144/projeto_de_lei_ordinaria_no_043.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CREDITO ESPECIAL PARA UTILIZAÇÃO DOS RECURSOS PREVISTOS NA LEI COMPLEMENTAR 195/2022, DENOMINADA COMO LEI PAULO GUSTAVO E O DECRETO 11.525/2023 QUE REGULAMENTA A CITADA LEI, DO MINISTERIO DA CULTURA, QUE TRATA DO REPASSE QUE VISAM A PROMOÇÃO CULTURAL NO MUNICIPIO DE LAJINHA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/146/projeto_de_lei_ordinaria_no_044.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/146/projeto_de_lei_ordinaria_no_044.pdf</t>
   </si>
   <si>
     <t>"Institui a semana de Conscientização e Prevenção da doença de Alzheimer, dos dias 16 a 22 de setembro, no municipio de Lajinha e da outras providencias."</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/147/projeto_de_lei_ordinaria_no_045-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/147/projeto_de_lei_ordinaria_no_045-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Ordinária número 1.596/2019, o plano de cargos, vencimentos e carreira dos servidores públicos do Poder Executivo do Município de Lajinha/MG e dá outras providências”.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/148/projeto_de_lei_ordinaria_no_046-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/148/projeto_de_lei_ordinaria_no_046-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição do diário oficial eletrônico do Serviço Autônomo de Água e Esgoto de Lajinha e estabelece normas para envio, publicação e divulgação de matérias da Administração Pública e da outras providências”.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/154/projeto_de_lei_ordinaria_no_047-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/154/projeto_de_lei_ordinaria_no_047-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração da Lei numero 1.5996/2019 e da outras providencias".</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_ordinaria_no048-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_ordinaria_no048-2023.pdf</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_ordinaria_no049-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_ordinaria_no049-2023.pdf</t>
   </si>
   <si>
     <t>"Disõe sobre a alteração da lei orçamentaria do exercicio financeiro de 2023, e autorização para abertura de crédito suplementar decorrente de execesso de arrecadação e superavit financeiro, e dá outras providências".</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_ordinaria_no050-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_ordinaria_no050-2023.pdf</t>
   </si>
   <si>
     <t>"Disõe sobre a adequeção e compatibilidade dos anexos de metas fiscais constantes da Lei de Diretrizes Orçamentarias (LDO) para 2024, Lei nº 1.760/2023, de 24 de julho de 2023 e Plano Plurianual Anual (PPA) 2022/2025 Lei nº 1.681/2021, de 12 de novembro de 2021 e suas adequações seguintes, e dá outras providencias".</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/162/lei_no_1.776-2023_diarias.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/162/lei_no_1.776-2023_diarias.pdf</t>
   </si>
   <si>
     <t>"Disõe sobre a concessão de diarias aos Vereadores e aos Servidores da Camara Municipal de Lajinha, e da outras providencias".</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_ordinaria_no052-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_ordinaria_no052-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobra a alteração do anexo ll da Lei numero 1.565/2018 e do anexo l da Lei Ordinária numero 1.596/2019 e dá outras providencias".</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/166/projeto_de_lei_ordinaria_no053-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/166/projeto_de_lei_ordinaria_no053-2023.pdf</t>
   </si>
   <si>
     <t>"Dispoe sobre a alteração da Lei numero 1.565/2018 e da outras providencias".</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/167/projeto_de_lei_ordinaria_no054-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/167/projeto_de_lei_ordinaria_no054-2023.pdf</t>
   </si>
   <si>
     <t>"Cria gratificação das funçoes de Agente de Contratação, Comissão de Contratação, Gestor de Contrato Fiscal de Contrato e da outras providencias".</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/145/projeto_de_lei_complementar_no_001-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/145/projeto_de_lei_complementar_no_001-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a vedação do nepotismo no âmbito dos Poderes Legislativo e Executivo do Municipio de Lajinha, e da outras providencias".</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/5/projeto_de_resolucao_no_009-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/5/projeto_de_resolucao_no_009-2023.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos da Resolução 004/2022 que dispões sobre o Regimento Interno da Câmara Municipal de Lajinha e da outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/46/projeto_de_resolucao_no_10-_2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/46/projeto_de_resolucao_no_10-_2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza solenidade festiva para entrega de títulos de Cidadão Honorário/Ilustre da cidade de Lajinha e da outras providencias"</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_resolucao_no_011-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_resolucao_no_011-2023.pdf</t>
   </si>
   <si>
     <t>"Denomina Instalações de Prédio do Poder Legislativo de Lajinha, estado de Minas Gerais."</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>NEIRON</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_resolucao_012_-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_resolucao_012_-2023.pdf</t>
   </si>
   <si>
     <t>REVOGA A RESOLUÇÃO 004/2021 QUE DISCIPLINA O PAGAMENTO DE DIÁRIAS DOS SERVIDORES, PRESTADORES DE SERVIÇOS E AGENTES POLÍTICAS DA CÂMARA MUNICIPAL DE LAJINHA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/102/projeto_de_resolucao_no013-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/102/projeto_de_resolucao_no013-2023.pdf</t>
   </si>
   <si>
     <t>"Denomina instalações de Prédio do Poder Legislativo de Lajinha, estado de Minas Gerais."</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/128/projeto_de_resolucao_014.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/128/projeto_de_resolucao_014.pdf</t>
   </si>
   <si>
     <t>“Altera e acrescenta dispositivos da Resolução 004/2022 que dispõe sobre o Regimento Interno da Câmara Municipal de Lajinha e dá outras providências”.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/130/projeto_de_resolucao_no_015-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/130/projeto_de_resolucao_no_015-2023.pdf</t>
   </si>
   <si>
     <t>'Institui o Programa de Integridade Pública no âmbito da Camara Legislativa de Lajinha - MG"</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_resolucao_no16-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_resolucao_no16-2023.pdf</t>
   </si>
   <si>
     <t>“Altera a Resolução 004/2021 que disciplina o pagamento de diárias dos servidores, prestadores de serviços e agentes políticos da Câmara Municipal de Lajinha, e da outras providencias”.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>MOC-A</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>RENATINHO</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/18/mocao_de_aplausos_no17.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/18/mocao_de_aplausos_no17.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE APLAUSOS E CONGRATULAÇÕES AO WANDERSON MOTTA, PRESIDENTE DA AGUIA MIRIM</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/19/mocao_de_aplausos_no18.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/19/mocao_de_aplausos_no18.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE APLAUSOS E CONGRATULAÇÕES A DANIELLA SILVA MIGUEL, VICE-PRESIDENTE DA AGUIA MIRIM</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/20/mocao_de_aplausos_no19.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/20/mocao_de_aplausos_no19.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE APLAUSOS E CONGRATULAÇÕES AO LUCAS FONSECA CARDOSO, SECRETARIO DA AGUIA MIRIM</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/21/mocao_de_aplausos_no20.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/21/mocao_de_aplausos_no20.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE APLAUSOS E CONGRATULAÇÕES AO JOSELIO PINTO BARBOSA FURTADO, SECRETARIO DA AGUIA MIRIM</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/22/mocao_de_aplausos_no21.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/22/mocao_de_aplausos_no21.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE APLAUSOS E CONGRATULAÇÕES A ANA CLAUDIA FELISMINA DE OLIVEIRA SILVA BARBOSA FURTADO, TESOUREIRA DA AGUIA MIRIM</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/23/mocao_de_aplausos_no22.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/23/mocao_de_aplausos_no22.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE APLAUSOS E CONGRATULAÇÕES A MIRIAM OLIVEIRA SILVA, TESOUREIRA DA AGUIA MIRIM</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/24/mocao_de_aplausos_no23.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/24/mocao_de_aplausos_no23.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE APLAUSOS E CONGRATULAÇÕES A GLEYCIA CRISTINA PEREIRA EGIDIO, MEMBRA DO CONSELHO ADMINISTRATIVO DA AGUIA MIRIM</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/25/mocao_de_aplausos_no24.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/25/mocao_de_aplausos_no24.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE APLAUSOS E CONGRATULAÇÕES A LAIS DE FREITAS SANGLARD, MEMBRA DO CONSELHO ADMINISTRATIVO DA AGUIA MIRIM</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/26/mocao_de_aplausos_no25.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/26/mocao_de_aplausos_no25.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE APLAUSOS E CONGRATULAÇÕES A KEYTH MARTINS MARQUES, MEMBRA DO CONSELHO ADMINISTRATIVO DA AGUIA MIRIM</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/27/mocao_de_aplausos_no26.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/27/mocao_de_aplausos_no26.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE APLAUSOS E CONGRATULAÇÕES</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/28/mocao_de_aplausos_no27.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/28/mocao_de_aplausos_no27.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE APLAUSOS E CONGRATULAÇÕES A MAYARA APARECIDA ALVES DA SILVA, MEMBRA SUPLENTE DO CONSELHO ADMINISTRATIVO DA AGUIA MIRIM</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/29/mocao_de_aplausos_no28.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/29/mocao_de_aplausos_no28.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE APLAUSOS E CONGRATULAÇÕES AO ESPARQUI RUBENS DE SOUZA, MEMBRO SUPLENTE DO CONSELHO ADMINISTRATIVO DA AGUIA MIRIM</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/62/mocao_de_aplausos_029.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/62/mocao_de_aplausos_029.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Sr. Murilo Cortez Bastos</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/63/mocao_de_aplausos_030.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/63/mocao_de_aplausos_030.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Sr. Ezequias de Miranda Brito</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/64/mocao_de_aplausos_031.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/64/mocao_de_aplausos_031.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Sr. Ozias Silva Oliveira</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/65/mocao_de_aplausos_032.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/65/mocao_de_aplausos_032.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Pastor Pedro Ribeiro Gandi</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>FONSEQUINHA</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/66/mocao_de_aplausos_033.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/66/mocao_de_aplausos_033.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Sra. Queliana Alves Santana</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/67/mocao_de_aplausos_034.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/67/mocao_de_aplausos_034.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Familia Florindo</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/68/mocao_de_aplausos_no035.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/68/mocao_de_aplausos_no035.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Sra. Veronica Estanilau de Oliveira</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/75/mocao_de_aplausos_041_-_2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/75/mocao_de_aplausos_041_-_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SR. GUILHERME SANGLARD PELA INAUGURAÇÃO DA NOVA LOJA "ESPAÇO PET" NA AVE. DR. RUBENS BOECHAT DE OLIVEIRA, EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/73/mocao_de_aplausos_042-_2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/73/mocao_de_aplausos_042-_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS  AO  CASAL SR. QUIRINO DE OLIVEIRA E SRA. MARIA PIRES DE OLIVEIRA, EM RECONHECIMENTO PELOS 60 ANOS DE CASADOS, BODAS DE DIAMANTE.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/77/mocao_de_aplausos_043-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/77/mocao_de_aplausos_043-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO APLAUSOS AO SR. ELVIS MOURA PELA REINAUGURAÇÃO DA NOVA LOJA MARTINS E MOURA VIDRAÇARIA.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/78/mocao_de_aplausos_044-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/78/mocao_de_aplausos_044-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SRA. KASSIA MATA PELA ABERTURA DO ESCRITÓRIO  CONTA AGRO</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/79/mocao_de_aplausos_045-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/79/mocao_de_aplausos_045-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SRA. RITA DE KASSIA AGUILAR, ASSESSORA PARLAMENTAR DO DEPUTADO ESTADUAL CASSIO SOARES, EM RECONHECIMENTO PELO EMPENHO NA BUSCA DE SOLUÇÕES DAS DEMANDAS A ÁREA DA SAUDE EM FAVOR DO POVO LAJINHENSE.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/83/mocao_de_aplausos_no_46.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/83/mocao_de_aplausos_no_46.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLUASOS A SENHORITA MARIA EDUARDA BERNARDES</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/84/mocao_de_aplausos_no_47.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/84/mocao_de_aplausos_no_47.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLUASOS AO SR. ROMÁRIO CAMPOS DE ANDRADE</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>SAULINHO DO HOSPITAL</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/85/mocao_de_aplausos_no_48.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/85/mocao_de_aplausos_no_48.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLUASOS AOS SENHORES GUSTAVO AMBROSIO TEIXEIRA E FABIANO AMBROSIO TEIXEIR</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/110/mocao_de_aplausos_no_49-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/110/mocao_de_aplausos_no_49-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SR. LUIZ CARLOS MINARINE</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/111/mocao_de_aplausos_no_50-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/111/mocao_de_aplausos_no_50-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SR. MARCOS ALEXANDRE SAUDANHA DE OLIVEIRA</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/119/mocao_de_aplausos_no_051-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/119/mocao_de_aplausos_no_051-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 051-2023</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/120/mocao_de_aplausos_no_052-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/120/mocao_de_aplausos_no_052-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 052-2023</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/121/mocao_de_aplausos_no_053-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/121/mocao_de_aplausos_no_053-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 053-2023</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/122/mocao_de_aplausos_no_054-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/122/mocao_de_aplausos_no_054-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 054-2023</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/125/mocao_de_aplauso_055-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/125/mocao_de_aplauso_055-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO Nº 055</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/126/mocao_de_aplauso_056-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/126/mocao_de_aplauso_056-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO Nº 056</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/149/mocao_de_aplausos_no057-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/149/mocao_de_aplausos_no057-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº057-2023 AO SR. RODRIGO AUGUSTO SANGLARD PEREIRA</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/150/mocao_de_aplausos_no058-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/150/mocao_de_aplausos_no058-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº058-2023 AO SR. JOHNNES DA SILVA ARRUDA</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/152/mocao_de_aplausos_no059-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/152/mocao_de_aplausos_no059-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº059-2023 AO SR. FERNANDO ASSIS DE ALMEIDA HUBNER</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/153/mocao_de_aplausos_no060-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/153/mocao_de_aplausos_no060-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SR. VICENTE DE PAULA FERREIRA NETO</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/156/mocao_de_aplausos_no061-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/156/mocao_de_aplausos_no061-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 061-2023 AO PR. MARCOS ANTONIO DA SILVA</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/52/requerimento_008-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/52/requerimento_008-2023.pdf</t>
   </si>
   <si>
     <t>Vereador José Camilo Miguel, integrante da Bancada do PSDB, com assento nesta Casa Legislativa, na forma regimental, após ouvido o Plenário, solicite ao Poder Executivo na pessoa do Seu representante o Prefeito João Rosendo Ambrósio de Medeiros que apresente nos termos regimentais cópia dos laudos de vistoria da frota municipal em sua totalidade, bem como relação dos veículos aptos e não aptos a circulação e uso no município._x000D_
 O presente pedido se faz necessário em virtude da precariedade de alguns veículos e a forma abrupta em que tais laudos foram executados.</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/53/requerimento_009-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/53/requerimento_009-2023.pdf</t>
   </si>
   <si>
     <t>Vereador José Camilo Miguel, integrante da Bancada do PSDB, com assento nesta Casa Legislativa, na forma regimental, após ouvido o Plenário, solicite ao Poder Executivo na pessoa do Secretário de Transportes o sr. Luiz Cláudio Ferreira que apresente nos termos regimentais cópia dos laudos de vistoria da frota municipal em sua totalidade, bem como relação dos veiculos aptos e não aptos a circulação e uso no municipio._x000D_
 O presente pedido se faz necessário em virtude da precariedade de alguns veículos e a forma abrupta em que tais laudos foram executados.</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/54/requerimento_010-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/54/requerimento_010-2023.pdf</t>
   </si>
   <si>
     <t>Vereador José Camilo Miguel, integrante da Bancada do PSDB, com assento nesta Casa Legislativa, na forma regimental, após ouvido o Plenário, solicite ao Poder Executivo na pessoa do representante legal da empresa Fravolks, CNPJ 12.454.841/0001-58 o sr. Moises Ribeiro Alves que apresente nos termos regimentais cópia dos laudos de vistoria dos veículos de Lajinha feita por esta empresa no ano de 2023._x000D_
 O presente pedido se faz necessário em virtude da precariedade de alguns veiculos e a forma abrupta em que tais laudos foram executados.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/112/requerimento_no_011-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/112/requerimento_no_011-2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 011-2023</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/113/requerimento_de_convocacao_no_012-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/113/requerimento_de_convocacao_no_012-2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE CONVOCAÇÃO Nº 012-2023</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/116/requerimento_no_013-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/116/requerimento_no_013-2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 013/2023</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/117/requerimento_no_014-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/117/requerimento_no_014-2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 014/2023</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/143/requerimento_no016-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/143/requerimento_no016-2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 015-2023</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/32/indicacao_no020_beto.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/32/indicacao_no020_beto.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, na forma regimental, vem apresentar a presente indicação ao Exmo. Sr. Prefeito Municipal que adote, em ambito municipal, o piso salarial para os enfermeiros, tecnicos de enfermagem no ambito do municipio de Lajinha - MG.</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/33/indicacao_no021_beto.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/33/indicacao_no021_beto.pdf</t>
   </si>
   <si>
     <t>O vereador "in-fine" assinado, usando de suas atribuições legais, requer a V. Exa. que ouvido o Plenario, solicite do Sr. Prefeito Municipal que estude a possibilidade de contratar uma equipe tecnica para avaliação dos riscos de desprendimento de rochas nas proximidades da policlinica e dessa forma tomar as devidas providencias para evitar acidentes.</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/56/indicacao_022-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/56/indicacao_022-2023.pdf</t>
   </si>
   <si>
     <t>Em visita in loco pude verificar que o cemitério municipal do Palmeiras está carecendo de uma reforma e manutenção e outros serviços visando atender de forma satisfatória a população._x000D_
 São obras de baixo investimento e indispensáveis ao povo, as quais o Poder Público já deveria tê-las realizadas._x000D_
 Diante do exposto, visando prestar esclarecimentos aos munícipes que nos indagam sobre o assunto, é que apresento o presente requerimento para prestar esclarecimentos à população; e rogo o apoio dos nobres Pares na aprovação do requerimento.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/76/indicacao_023_-_2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/76/indicacao_023_-_2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR UMA QUADRA DE ESPORTES NO BAIRRO ITÁ.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/86/indicacao_no_024.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/86/indicacao_no_024.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE IMPLANTAR SEGURANÇA 24H NO PONTO DE ATENDIMENTO DE SAUDE DO MUNICIPIO.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/87/indicacao_no_025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/87/indicacao_no_025.pdf</t>
   </si>
   <si>
     <t>SOLICITE AO SR PREFIETO MUICIPAL QUE  PROVIDENCIE A PAVIMENTAÇÃP E O CALÇAMENTO COM BLOQUETES NA RUA DAVI MIGUEL NO BAIRRO SAO SEBASTIÃO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/88/indicacao_no_026.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/88/indicacao_no_026.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 026/2023</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/127/indicacao_027-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/127/indicacao_027-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº027/2023</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/133/indicacao_no_028-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/133/indicacao_no_028-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal de Lajinha, atraves da Secretaria competente, providencie a instalação de extensão de rede com alocação de 02 postes na Rua Sebastião Fonseca (Rua do Fino Sabor) no bairro Stª Terezinha.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/140/indicacao_no029-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/140/indicacao_no029-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº029-2023</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/141/indicacao_no030-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/141/indicacao_no030-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº030-2023</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/142/indicacao_no031-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/142/indicacao_no031-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº031-2023</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/151/indicacao_032-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/151/indicacao_032-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº032-2023</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/164/indicacao_no_033-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/164/indicacao_no_033-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 033-2023</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/165/indicacao_no_034-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/165/indicacao_no_034-2023.pdf</t>
   </si>
   <si>
     <t>Indicação nº 034-2023</t>
   </si>
   <si>
     <t>PSUB</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/48/substitutivo_projeto_de_lei_ordinaria_011.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/48/substitutivo_projeto_de_lei_ordinaria_011.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a função pública de conselheiro tutelar no município de Lajinha-MG e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/49/substitutivo_projeto_de_lei_ordinaria_012.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/49/substitutivo_projeto_de_lei_ordinaria_012.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Política Municipal de Atendimento aos Direitos da Criança e do Adolescente e dá outras providências"</t>
   </si>
   <si>
     <t>MOC-P</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/30/mocao_de_pesar_no28.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/30/mocao_de_pesar_no28.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE PESAR A SRA MARIA AFONSO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/31/mocao_de_pesar_no29.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/31/mocao_de_pesar_no29.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE PESAR A SRA NOEMIA FARIA DA SILVA</t>
   </si>
   <si>
     <t>Moção de pesar manifesto solidariedade a Familia pelo falecimento da Sra. Erci José Perereira Silva.</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/59/mocao_de_pesar_031.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/59/mocao_de_pesar_031.pdf</t>
   </si>
   <si>
     <t>Moção de pesar manifesto solidariedade a Familia pelo falecimento da Sra. Helena Maria Cabral</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/60/mocao_de_pesar_032.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/60/mocao_de_pesar_032.pdf</t>
   </si>
   <si>
     <t>Moção de pesar manifesto solidariedade a Familia pelo falecimento da Sr. José Carlos de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/61/mocao_de_pesar_033.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/61/mocao_de_pesar_033.pdf</t>
   </si>
   <si>
     <t>Moção de pesar manifesto solidariedade a Familia pelo falecimento da Sra. Alzira Henrique Lopaviny</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A SRA. ESTHER TEIXEIRA AMBROSIO</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/82/mocao_de_pesar_no_35.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/82/mocao_de_pesar_no_35.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A SR. AUGUSTO QUEIROZ DA FONSECA</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/90/mocao_de_pesar_no_036-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/90/mocao_de_pesar_no_036-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A SRA. LUIZA DE PAULA NEPOMUCENO</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/91/mocao_de_pesar_no_037-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/91/mocao_de_pesar_no_037-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A SRA. VENILDA CESARINA</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/92/mocao_de_pesar_no_038-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/92/mocao_de_pesar_no_038-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A SR. ESDRAS DE ABREU PALMEIRAS</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/95/mocao_de_pesar_no_039-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/95/mocao_de_pesar_no_039-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 039 AO SR. JOSÉ LUIZ DA SILVA</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/96/mocao_de_pesar_no_040-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/96/mocao_de_pesar_no_040-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 040 DA SRA. ZELIMA HUBNER MARIANO SOARES (NENZINHA)</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/97/mocao_de_pesar_no_041-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/97/mocao_de_pesar_no_041-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 041 SRA. ALESSANDRA GOMES DOS REIS</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/98/mocao_de_pesar_no_042-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/98/mocao_de_pesar_no_042-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 042 SR. ISMAEL AMBROSIO TRINDADE</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/104/mocao_de_pesar_no_043-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/104/mocao_de_pesar_no_043-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. OLIVIA DAS GRAÇAS SILVA</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/105/mocao_de_pesar_no_044-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/105/mocao_de_pesar_no_044-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. CATIANE MIRANDA HUBNER FONSECA</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/106/mocao_de_pesar_no_045-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/106/mocao_de_pesar_no_045-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. VERA LUCIA DOMINGOS</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/107/mocao_de_pesar_no_046-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/107/mocao_de_pesar_no_046-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SR. ROBERTO DE ALMEIDA ASSIS</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/108/mocao_de_pesar_no_047-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/108/mocao_de_pesar_no_047-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SR. JURANDIR RODRIGUES DE OLIVEIRA</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/109/mocao_de_pesar_no_048-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/109/mocao_de_pesar_no_048-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. SULAMITA BERBERT MARTINS</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/115/mocao_de_pesar_no_049-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/115/mocao_de_pesar_no_049-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A SRA. FLORDEMINAS DA SILVA MORAES</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/123/mocao_de_pesar_no_050-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/123/mocao_de_pesar_no_050-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO SR. EDSON DE SOUZA RIBEIRO</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/135/mocao_de_pesar_no051-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/135/mocao_de_pesar_no051-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 051 - SR. JOSÉ VASCONCELOS DE LACERDA.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/136/mocao_de_pesar_no052-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/136/mocao_de_pesar_no052-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 052 - SRª. VANDA OLIVEIRA BRAGA</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 053 - SRª. DAMADES EMILIA COSTA</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/138/mocao_de_pesar_no054-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/138/mocao_de_pesar_no054-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 054 - SR. AURELIO VIANA DA SILVEIRA</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/155/mocao_de_pesar_no055-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/155/mocao_de_pesar_no055-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº055</t>
   </si>
   <si>
     <t>PEPRO</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/44/pedido_de_providencia_no_7.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/44/pedido_de_providencia_no_7.pdf</t>
   </si>
   <si>
     <t>"Que seja pago o piso salarial dos Enfermeiros, do tecnico de enfermagem, do Auxiliares de Enfermagem e de Parteiras"</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/55/pedido_de_providencia_008-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/55/pedido_de_providencia_008-2023.pdf</t>
   </si>
   <si>
     <t>"Solicitação de serviço de melhorias ao Poder Executivo Municipal, a ser efetuado junto ao Cemitério Bom Fim, através da limpeza, manutenção e construção e reforma de muro no local."</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/89/pedido_de_providencia_no_009.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/89/pedido_de_providencia_no_009.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITO REPAROS NO CALÇAMENTO D RUA GERALDINA FRANCISCA DE AGUIAR NO BAIRRO VALE DO SOL</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/99/pedido_de_providencia_no_010.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/99/pedido_de_providencia_no_010.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDENCIA Nº 010</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/134/pedido_de_providencia_no_011-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/134/pedido_de_providencia_no_011-2023.pdf</t>
   </si>
   <si>
     <t>"Que seja construido area de lazer e pratica de esportes no bairro Stª Terezinha em nossa cidade"</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/158/pedido_de_providencia_012-2023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/158/pedido_de_providencia_012-2023.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDENCIA Nº012-2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1877,68 +1877,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_decreto_legislativo_no_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/139/processo_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/13/projeto_de_lei_ordinaria_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/14/projeto_de_lei_ordinaria_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_ordinaria_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei_ordinaria_no_012-2023_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/4/projeto_de_lei_ordinaria_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/12/projeto_de_lei_ordinaria_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/1/projeto_de_lei_n._20-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/3/projeto_de_lei_ordinaria_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/7/projeto_de_lei_n._024-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/6/projeto_de_lei_n._23-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/8/plo_24-23.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/15/projeto_de_lei_n._025-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_n._26-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_027.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_ordinaria_029-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_ordinaria_030-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/71/projeto_de_lei_ordinaria_031_-_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_de_lei_ordinaria_032_-_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/80/projeto_de_lei_ordinaria_033-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/100/projeto_de_lei_ordinaria_no035-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/101/projeto_de_lei_ordinaria_no036-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/103/projeto_de_lei_ordinaria_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/114/projeto_de_lei_ordinaria_038-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/124/projeto_de_lei_ordinaria_no_039_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/129/projeto_de_lei_ordinaria_no040-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/131/projeto_de_lei_ordinaria_no_041-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei_ordinaria_042-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/144/projeto_de_lei_ordinaria_no_043.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/146/projeto_de_lei_ordinaria_no_044.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/147/projeto_de_lei_ordinaria_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/148/projeto_de_lei_ordinaria_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/154/projeto_de_lei_ordinaria_no_047-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_ordinaria_no048-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_ordinaria_no049-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_ordinaria_no050-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/162/lei_no_1.776-2023_diarias.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_ordinaria_no052-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/166/projeto_de_lei_ordinaria_no053-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/167/projeto_de_lei_ordinaria_no054-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/145/projeto_de_lei_complementar_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/5/projeto_de_resolucao_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/46/projeto_de_resolucao_no_10-_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_resolucao_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_resolucao_012_-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/102/projeto_de_resolucao_no013-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/128/projeto_de_resolucao_014.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/130/projeto_de_resolucao_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_resolucao_no16-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/18/mocao_de_aplausos_no17.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/19/mocao_de_aplausos_no18.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/20/mocao_de_aplausos_no19.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/21/mocao_de_aplausos_no20.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/22/mocao_de_aplausos_no21.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/23/mocao_de_aplausos_no22.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/24/mocao_de_aplausos_no23.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/25/mocao_de_aplausos_no24.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/26/mocao_de_aplausos_no25.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/27/mocao_de_aplausos_no26.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/28/mocao_de_aplausos_no27.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/29/mocao_de_aplausos_no28.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/62/mocao_de_aplausos_029.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/63/mocao_de_aplausos_030.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/64/mocao_de_aplausos_031.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/65/mocao_de_aplausos_032.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/66/mocao_de_aplausos_033.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/67/mocao_de_aplausos_034.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/68/mocao_de_aplausos_no035.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/75/mocao_de_aplausos_041_-_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/73/mocao_de_aplausos_042-_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/77/mocao_de_aplausos_043-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/78/mocao_de_aplausos_044-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/79/mocao_de_aplausos_045-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/83/mocao_de_aplausos_no_46.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/84/mocao_de_aplausos_no_47.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/85/mocao_de_aplausos_no_48.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/110/mocao_de_aplausos_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/111/mocao_de_aplausos_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/119/mocao_de_aplausos_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/120/mocao_de_aplausos_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/121/mocao_de_aplausos_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/122/mocao_de_aplausos_no_054-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/125/mocao_de_aplauso_055-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/126/mocao_de_aplauso_056-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/149/mocao_de_aplausos_no057-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/150/mocao_de_aplausos_no058-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/152/mocao_de_aplausos_no059-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/153/mocao_de_aplausos_no060-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/156/mocao_de_aplausos_no061-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/52/requerimento_008-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/53/requerimento_009-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/54/requerimento_010-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/112/requerimento_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/113/requerimento_de_convocacao_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/116/requerimento_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/117/requerimento_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/143/requerimento_no016-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/32/indicacao_no020_beto.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/33/indicacao_no021_beto.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/56/indicacao_022-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/76/indicacao_023_-_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/86/indicacao_no_024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/87/indicacao_no_025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/88/indicacao_no_026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/127/indicacao_027-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/133/indicacao_no_028-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/140/indicacao_no029-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/141/indicacao_no030-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/142/indicacao_no031-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/151/indicacao_032-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/164/indicacao_no_033-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/165/indicacao_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/48/substitutivo_projeto_de_lei_ordinaria_011.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/49/substitutivo_projeto_de_lei_ordinaria_012.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/30/mocao_de_pesar_no28.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/31/mocao_de_pesar_no29.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/59/mocao_de_pesar_031.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/60/mocao_de_pesar_032.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/61/mocao_de_pesar_033.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/82/mocao_de_pesar_no_35.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/90/mocao_de_pesar_no_036-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/91/mocao_de_pesar_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/92/mocao_de_pesar_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/95/mocao_de_pesar_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/96/mocao_de_pesar_no_040-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/97/mocao_de_pesar_no_041-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/98/mocao_de_pesar_no_042-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/104/mocao_de_pesar_no_043-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/105/mocao_de_pesar_no_044-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/106/mocao_de_pesar_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/107/mocao_de_pesar_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/108/mocao_de_pesar_no_047-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/109/mocao_de_pesar_no_048-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/115/mocao_de_pesar_no_049-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/123/mocao_de_pesar_no_050-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/135/mocao_de_pesar_no051-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/136/mocao_de_pesar_no052-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/138/mocao_de_pesar_no054-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/155/mocao_de_pesar_no055-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/44/pedido_de_providencia_no_7.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/55/pedido_de_providencia_008-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/89/pedido_de_providencia_no_009.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/99/pedido_de_providencia_no_010.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/134/pedido_de_providencia_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/158/pedido_de_providencia_012-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_decreto_legislativo_no_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/139/processo_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/13/projeto_de_lei_ordinaria_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/14/projeto_de_lei_ordinaria_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_ordinaria_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei_ordinaria_no_012-2023_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/4/projeto_de_lei_ordinaria_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/12/projeto_de_lei_ordinaria_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/1/projeto_de_lei_n._20-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/3/projeto_de_lei_ordinaria_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/7/projeto_de_lei_n._024-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/6/projeto_de_lei_n._23-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/8/plo_24-23.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/15/projeto_de_lei_n._025-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_n._26-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_027.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_ordinaria_029-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_ordinaria_030-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/71/projeto_de_lei_ordinaria_031_-_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_de_lei_ordinaria_032_-_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/80/projeto_de_lei_ordinaria_033-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/100/projeto_de_lei_ordinaria_no035-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/101/projeto_de_lei_ordinaria_no036-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/103/projeto_de_lei_ordinaria_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/114/projeto_de_lei_ordinaria_038-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/124/projeto_de_lei_ordinaria_no_039_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/129/projeto_de_lei_ordinaria_no040-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/131/projeto_de_lei_ordinaria_no_041-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei_ordinaria_042-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/144/projeto_de_lei_ordinaria_no_043.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/146/projeto_de_lei_ordinaria_no_044.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/147/projeto_de_lei_ordinaria_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/148/projeto_de_lei_ordinaria_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/154/projeto_de_lei_ordinaria_no_047-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_ordinaria_no048-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_ordinaria_no049-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_ordinaria_no050-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/162/lei_no_1.776-2023_diarias.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_ordinaria_no052-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/166/projeto_de_lei_ordinaria_no053-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/167/projeto_de_lei_ordinaria_no054-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/145/projeto_de_lei_complementar_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/5/projeto_de_resolucao_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/46/projeto_de_resolucao_no_10-_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_resolucao_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_resolucao_012_-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/102/projeto_de_resolucao_no013-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/128/projeto_de_resolucao_014.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/130/projeto_de_resolucao_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_resolucao_no16-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/18/mocao_de_aplausos_no17.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/19/mocao_de_aplausos_no18.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/20/mocao_de_aplausos_no19.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/21/mocao_de_aplausos_no20.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/22/mocao_de_aplausos_no21.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/23/mocao_de_aplausos_no22.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/24/mocao_de_aplausos_no23.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/25/mocao_de_aplausos_no24.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/26/mocao_de_aplausos_no25.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/27/mocao_de_aplausos_no26.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/28/mocao_de_aplausos_no27.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/29/mocao_de_aplausos_no28.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/62/mocao_de_aplausos_029.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/63/mocao_de_aplausos_030.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/64/mocao_de_aplausos_031.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/65/mocao_de_aplausos_032.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/66/mocao_de_aplausos_033.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/67/mocao_de_aplausos_034.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/68/mocao_de_aplausos_no035.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/75/mocao_de_aplausos_041_-_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/73/mocao_de_aplausos_042-_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/77/mocao_de_aplausos_043-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/78/mocao_de_aplausos_044-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/79/mocao_de_aplausos_045-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/83/mocao_de_aplausos_no_46.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/84/mocao_de_aplausos_no_47.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/85/mocao_de_aplausos_no_48.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/110/mocao_de_aplausos_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/111/mocao_de_aplausos_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/119/mocao_de_aplausos_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/120/mocao_de_aplausos_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/121/mocao_de_aplausos_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/122/mocao_de_aplausos_no_054-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/125/mocao_de_aplauso_055-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/126/mocao_de_aplauso_056-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/149/mocao_de_aplausos_no057-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/150/mocao_de_aplausos_no058-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/152/mocao_de_aplausos_no059-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/153/mocao_de_aplausos_no060-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/156/mocao_de_aplausos_no061-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/52/requerimento_008-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/53/requerimento_009-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/54/requerimento_010-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/112/requerimento_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/113/requerimento_de_convocacao_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/116/requerimento_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/117/requerimento_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/143/requerimento_no016-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/32/indicacao_no020_beto.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/33/indicacao_no021_beto.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/56/indicacao_022-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/76/indicacao_023_-_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/86/indicacao_no_024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/87/indicacao_no_025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/88/indicacao_no_026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/127/indicacao_027-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/133/indicacao_no_028-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/140/indicacao_no029-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/141/indicacao_no030-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/142/indicacao_no031-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/151/indicacao_032-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/164/indicacao_no_033-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/165/indicacao_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/48/substitutivo_projeto_de_lei_ordinaria_011.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/49/substitutivo_projeto_de_lei_ordinaria_012.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/30/mocao_de_pesar_no28.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/31/mocao_de_pesar_no29.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/59/mocao_de_pesar_031.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/60/mocao_de_pesar_032.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/61/mocao_de_pesar_033.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/82/mocao_de_pesar_no_35.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/90/mocao_de_pesar_no_036-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/91/mocao_de_pesar_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/92/mocao_de_pesar_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/95/mocao_de_pesar_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/96/mocao_de_pesar_no_040-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/97/mocao_de_pesar_no_041-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/98/mocao_de_pesar_no_042-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/104/mocao_de_pesar_no_043-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/105/mocao_de_pesar_no_044-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/106/mocao_de_pesar_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/107/mocao_de_pesar_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/108/mocao_de_pesar_no_047-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/109/mocao_de_pesar_no_048-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/115/mocao_de_pesar_no_049-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/123/mocao_de_pesar_no_050-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/135/mocao_de_pesar_no051-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/136/mocao_de_pesar_no052-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/138/mocao_de_pesar_no054-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/155/mocao_de_pesar_no055-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/44/pedido_de_providencia_no_7.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/55/pedido_de_providencia_008-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/89/pedido_de_providencia_no_009.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/99/pedido_de_providencia_no_010.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/134/pedido_de_providencia_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2023/158/pedido_de_providencia_012-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H153"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>