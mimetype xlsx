--- v0 (2026-02-05)
+++ v1 (2026-05-10)
@@ -54,4833 +54,4833 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Renato Cardoso de Laia</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/905/projeto_de_decreto_legislativo_no_001-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/905/projeto_de_decreto_legislativo_no_001-2025.pdf</t>
   </si>
   <si>
     <t>"Concede Titulo de Cidadania Lajinha e Cidadania Ilustre as pessoas abaixo relacionadas e da outras providencias".</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1010/projeto_de_decreto_legislativo_no_02-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1010/projeto_de_decreto_legislativo_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Considerando o parecer emitido pela Comissão Permanente de Finanças, Justiça, Legislação, Orçamento e Redação desta Casa Legislativa, recomendando ao Plenário a aprovação do parecer prévio emitido pelo Tribunal de Contas do Estado de Minas Gerais e, consequentemente, a aprovação total das contas do Poder Executivo Municipal, exercício financeiro de 2016;_x000D_
 Considerando, ainda, o que dispõem o art. 31, § 2º, da Constituição Federal, e o art. 39, inciso VII, da Lei Orgânica do Município de Lajinha;</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CLJFOR - Comissão de Legislação, Justiça, Finanças, Orçamento e Redação</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1062/projeto_de_decreto_legislativo_no_03-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1062/projeto_de_decreto_legislativo_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Considerando o parecer da Comissão Permanente_x000D_
 de Finanças, Justiça, Legislação, Orçamento е_x000D_
 Redação, que recomenda a aprovação do Parecer_x000D_
 Prévio emitido pelo Tribunal de Contas do Estado_x000D_
 de Minas Gerais;_x000D_
 Considerando o disposto no art. 31, $2°, da_x000D_
 Constituição Federal e no art. 39, VII, da Lei_x000D_
 Orgânica Municipal de Lajinha;</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1092/projeto_de_decreto_legislativo_no_04-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1092/projeto_de_decreto_legislativo_no_04-2025.pdf</t>
   </si>
   <si>
     <t>"Considerando o parecer da Comissão Permanente _x000D_
 de Finanças, Justiça, Legislação, Orçamento e _x000D_
 Redação, que recomenda a aprovação do Parecer _x000D_
 Prévio emitido pelo TCE-MG, _x000D_
 Considerando o disposto no art. 31, §2º, da _x000D_
 Constituição Federal e art. 39, VII, da Lei _x000D_
 Orgânica Municipal de Lajinha"</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/667/projeto_de_lei_ordinaria_no_001-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/667/projeto_de_lei_ordinaria_no_001-2025.pdf</t>
   </si>
   <si>
     <t>"Estabelece a fusão de secretarias e orgãos publicos municipais, transforma, extingue e cria cargos e funções gratificadas, altera a Lei Municipal nº 1565/2018, e da outras providencias".</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/670/projeto_de_lei_ordinaria_no_02-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/670/projeto_de_lei_ordinaria_no_02-2025.pdf</t>
   </si>
   <si>
     <t>"Disciplina a vida útil dos veículos terceirizados utilizados no transporte escolar no Município de Lajinha"</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>NEURA</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/724/projeto_de_lei_ordinaria_no_03-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/724/projeto_de_lei_ordinaria_no_03-2025.pdf</t>
   </si>
   <si>
     <t>"Fica o poder executivo autorizado a criar o programa Bolsa Atleta Municipal de Lajinha - MG</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/763/projeto_de_lei_ordinaria_no_04-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/763/projeto_de_lei_ordinaria_no_04-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Lajinha a celebrar convenio com a Associação de Pais e Amigos dos Excepcionais de Lajinha/MG, e da outras providencias."</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/764/projeto_de_lei_ordinaria_no_05-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/764/projeto_de_lei_ordinaria_no_05-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a celebrar convenio com a Associação Hospital Belizário Miranda e da outras providencias".</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/765/projeto_de_lei_ordinaria_no_06-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/765/projeto_de_lei_ordinaria_no_06-2025.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de Recuperação Fiscal do Município de Lajinha".</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/804/projeto_de_lei_ordinaria_no_07-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/804/projeto_de_lei_ordinaria_no_07-2025.pdf</t>
   </si>
   <si>
     <t>"Institui no âmbito do Poder Executivo do Município de Lajinha a gratificação de incentivo aos indicadores de desempenho da saúde bucal e do Programa Estratégia Saúde da Família, com base nas Portarias GM/MS nº 960/2023 e 3493/2024, e da outras providencias".</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>JULIO BOLINHA</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/809/projeto_de_lei_ordinaria_no_08-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/809/projeto_de_lei_ordinaria_no_08-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade ao uso de crachá de identificação, para todas crianças do maternal ao 5º Ano do Ensino Fundamental l que utilizam o transporte publico municipal.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/810/projeto_de_lei_ordinaria_no_09-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/810/projeto_de_lei_ordinaria_no_09-2025.pdf</t>
   </si>
   <si>
     <t>"Altera  a Lei Ordinária Municipal nº 1.596/2019, que dispõe sobre o plano de cargos, vencimentos e carreiras dos servidores públicos do Poder Executivo do Município de Lajinha/MG, e da outras providencias".</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/850/projeto_de_lei_ordinaria_no_10-2025_convenio_com_uniao_futebol_clube.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/850/projeto_de_lei_ordinaria_no_10-2025_convenio_com_uniao_futebol_clube.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Municipio de Lajinha a firmar convenio com União Futebol Clube e da outras providencias".</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/866/projeto_de_lei_ordinaria_no11-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/866/projeto_de_lei_ordinaria_no11-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza a doação de veículos de propriedade do Município a Associação de Amparo ao Idoso Monte Moriá para o fim que especifica e da outras providencias".</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/867/projeto_de_lei_ordinaria_no12-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/867/projeto_de_lei_ordinaria_no12-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração do Anexo Vll da Lei Ordinária Municipal nº 1.596/2019 e da outras providências".</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/871/projeto_de_lei_no013-2025_-_denomina_sala_de_cinema_-_roselaine_costa.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/871/projeto_de_lei_no013-2025_-_denomina_sala_de_cinema_-_roselaine_costa.pdf</t>
   </si>
   <si>
     <t>“Da denominação à “Sala de Cinema” localizada na Escola Municipal Paulo Cesar Hastenreiter Portes, em Lajinha da outras providencias.”</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/872/projeto_de_lei_no014-2025-_dispoe_sobre_politicas_de_prevencao_ao_pe_diabetivo_-_bolinha.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/872/projeto_de_lei_no014-2025-_dispoe_sobre_politicas_de_prevencao_ao_pe_diabetivo_-_bolinha.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A POLÍTICA DE PREVENÇÃO E COMBATE ÀS AMPUTAÇÕES EM PACIENTES DIABÉTICOS E DÁ OUTRAS”.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/873/projeto_de_lei_no_015-2025__autoriza_o_municipio_de_lajinha_a_firmas_convenio_com_a_associacao_comunitaria_aguia_mirim_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/873/projeto_de_lei_no_015-2025__autoriza_o_municipio_de_lajinha_a_firmas_convenio_com_a_associacao_comunitaria_aguia_mirim_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Lajinha a firmar convenio com a Associação Comunitária Águia Mirim e da outras providencias".</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/874/projeto_de_lei_no_016-2025_altera_funcao_gratificada_constante_no_anexo_lll_da_lei_ordinaria_municipal_no_1.5652018_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/874/projeto_de_lei_no_016-2025_altera_funcao_gratificada_constante_no_anexo_lll_da_lei_ordinaria_municipal_no_1.5652018_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>"Altera o paragrafo único do artigo 3º e o anexo único, ambos da Lei Ordinária Municipal nº 1.785/2024, e suprime função gratificada constante no Anexo lll da Lei Ordinária Municipal nº 1.565/2018, e da outras providencias".</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>FLAVINHO</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/875/projeto_de_lei_ordinaria_no_017-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/875/projeto_de_lei_ordinaria_no_017-2025.pdf</t>
   </si>
   <si>
     <t>"Concede isenção de pagamento do Imposto Predial e Territorial Urbano no Município de Lajinha e da outras providencias".</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/902/projeto_de_lei_ordinaria_no_18-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/902/projeto_de_lei_ordinaria_no_18-2025.pdf</t>
   </si>
   <si>
     <t>"Fica proibido fumar cigarros, bem como qualquer outro produto fumigeno, derivado ou não do tabaco, no interior dos veículos oficiais terceirizados que estejam a serviço da Prefeitura de lajinha e da outras providencias."</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/903/projeto_de_lei_ordinaria_no_19-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/903/projeto_de_lei_ordinaria_no_19-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o anexo l da Lei Ordinária Municipal nº 1.596/2019, para dispor sobre o acréscimo de vagas para os cargos de Assistente social e Psicólogo, e da outras providencias".</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/904/projeto_de_lei_n_20-2025_-_lei_das_diretrizes_orcamentarias_para_2026.doc</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/904/projeto_de_lei_n_20-2025_-_lei_das_diretrizes_orcamentarias_para_2026.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração da Lei Orçamentaria e execução da Lei Orçamentaria para o exercício de 2026 e da outras providencias."</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/922/projeto_de_lei_ordinaria_no_21-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/922/projeto_de_lei_ordinaria_no_21-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder gratificação a servidores ocupantes exclusivamente de cargo em comissão para atuação como membro da Comissão de Licitação e da Equipe de Apoio, nos termos da Lei Federal nº 14.133/2021, e dá outras providências."</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>LÉO SANGLARD</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/930/projeto_de_lei_ordinaria_no_022-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/930/projeto_de_lei_ordinaria_no_022-2025.pdf</t>
   </si>
   <si>
     <t>"Cria norma de identificação de veículos e maquina em contrato e da outras providencias".</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/931/projeto_de_lei_ordinaria_no_23-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/931/projeto_de_lei_ordinaria_no_23-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Lajinha/MG a contratar operação de credito com outorga de garantia perante o Banco de Desenvolvimento de Minas Gerais S.A. (BDMG), e da outras providencias".</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/932/projeto_de_lei_ordinaria_no_24-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/932/projeto_de_lei_ordinaria_no_24-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Lajinha a conceder subvenção social à Associação Comunitária Águia Mirim e da outras providencias".</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/945/projeto_de_lei_ordinaria_no_25-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/945/projeto_de_lei_ordinaria_no_25-2025.pdf</t>
   </si>
   <si>
     <t>"Da denominação a sala do "Raio X", localizada Policlínica Centro de Saúde Alziro Calos da Fonseca, em Lajinha, Estado de Minas Gerais e da outras providencias",</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/946/projeto_de_lei_ordinaria_no_26-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/946/projeto_de_lei_ordinaria_no_26-2025.pdf</t>
   </si>
   <si>
     <t>"Institui a semana do passarinheiro no município de Lajinha, a ser comemorada anualmente em data alusiva ao dia do passarinheiro, e autoriza a realização de Torneios dos Pássaros, obedecendo aos critérios legais".</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/947/projeto_de_lei_ordinaria_no_27-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/947/projeto_de_lei_ordinaria_no_27-2025.pdf</t>
   </si>
   <si>
     <t>"Acrescenta o §10 ao artigo 121 da Lei Ordinária Municipal nº 1.569/2018 e dá outras providencias".</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/956/projeto_de_lei_ordinaria_no_28-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/956/projeto_de_lei_ordinaria_no_28-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual (PPA) do Município de Lajinha/MG, para o quadriênio 2026/2029, e da outras providencias".</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>BRUNO FIALHO</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/957/projeto_de_lei_ordinaria_no_29-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/957/projeto_de_lei_ordinaria_no_29-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a demarcação do perímetro urbano e denomina o Bairro Cachoeira alta, no Distrito do Prata, município de Lajinha/MG".</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/958/projeto_de_lei_ordinaria_no_30-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/958/projeto_de_lei_ordinaria_no_30-2025.pdf</t>
   </si>
   <si>
     <t>"Institui a Politica Municipal de Conscientização e Atenção Integral a Saúde das Mulheres no Climatério e na Menopausa e da outras providencias".</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_ordinaria_no_31-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_ordinaria_no_31-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Orçamento Anual do Município de Lajinha, Estado de Minas Gerais, para o exercício financeiro de 2026 e dá outras providencias".</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/977/projeto_de_lei_ordinaria_no_32-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/977/projeto_de_lei_ordinaria_no_32-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação do segundo percurso de acesso ao Santuário Nossa Senhora Aparecida, situado na Pedra da Baleia, e dá outras providências".</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/998/projeto_de_lei_ordinaria_no_34-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/998/projeto_de_lei_ordinaria_no_34-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da execução de músicas impróprias em veículos coletivos de diversão que transportem crianças, popularmente conhecidos como “Trenzinho da Alegria”, no Município de Lajinha/MG.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1004/projeto_de_lei_ordinaria_no_34-25.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1004/projeto_de_lei_ordinaria_no_34-25.pdf</t>
   </si>
   <si>
     <t>"Altera os anexos l e lll da Lei Ordinária Municipal nº 1.596/2019, que dispõe sobre o plano de cargos, vencimentos e carreira dos servidores públicos do Poder Executivo do Município de Lajinha/MG, e dá outras providencias".</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1006/projeto_de_lei_ordinaria_no_35-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1006/projeto_de_lei_ordinaria_no_35-2025.pdf</t>
   </si>
   <si>
     <t>"Acrescenta o § 3º ao artigo 66 da Lei Ordinária Municipal nº 1.751/2023 e da  outras providencias".</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1012/projeto_de_lei_ordinaria_n_036-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1012/projeto_de_lei_ordinaria_n_036-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a proibição da comercialização ou fornecimento de bebidas, alcoólicas ou não, em garrafas e copos de vidro ou similares, nos locais e eventos que menciona e dá outras providências.”</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>FONSEQUINHA</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei_ordinaria_no_37-2025_dispoe_sobre_a_criacao_da_casa_nova_esperanca_fabinho_fonseca_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei_ordinaria_no_37-2025_dispoe_sobre_a_criacao_da_casa_nova_esperanca_fabinho_fonseca_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação da "Casa Nova Esperança Fábio José Fonseca", e dá outras providências".</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1023/projeto_de_lei_ordinaria_no_38-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1023/projeto_de_lei_ordinaria_no_38-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação, composição e funcionamento do Conselho Municipal de Meio Ambiente (CODEMA) e da outras providências".</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1025/sc_projeto_de_lei_ordinaria_no_039-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1025/sc_projeto_de_lei_ordinaria_no_039-2025.pdf</t>
   </si>
   <si>
     <t>"Cria o serviço público de Loteria Municipal de Lajinha/MG e da outras providencias".</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1026/projeto_de_lei_ordinaria_no_40-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1026/projeto_de_lei_ordinaria_no_40-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o Anexo l da Lei Ordinária Municipal nº 1.596/2019, e da outras providencias".</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1027/projeto_de_lei_ordinaria_no_41-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1027/projeto_de_lei_ordinaria_no_41-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Programa Municipal de Transporte Universitário em Lajinha/MG. estabelece critérios para a concessão do beneficio e da outras providencias".</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1035/projeto_de_lei_ordinaria_no_42-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1035/projeto_de_lei_ordinaria_no_42-2025.pdf</t>
   </si>
   <si>
     <t>"Reconhece Utilidade Publica Municipal da Associação dos Criadores Amadoristas de Pássaros de Lajinha-MG- ACAPL".</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1036/projeto_de_lei_ordinaria_no_43-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1036/projeto_de_lei_ordinaria_no_43-2025.pdf</t>
   </si>
   <si>
     <t>"Reconhece Utilidade Publica Municipal da Associação Irmandade do Asfalto Moto Clube".</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>EMERSON PINTA</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1038/projeto_de_lei_ordinaria_no_44-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1038/projeto_de_lei_ordinaria_no_44-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobra a vedação da execução de musicas e videoclipes com letras e coreografias inadequadas nas escolas do Município de Lajinha e dá outras providencias".</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1046/projeto_de_lei_ordinaria_no_045-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1046/projeto_de_lei_ordinaria_no_045-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder gratificação a servidores ocupantes exclusivamente de cargo em comissão para atuação como Gestor de contrato e Fiscal nº 14.133/2021, dá outras providências".</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1047/projeto_de_lei_ordinaria_no_46-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1047/projeto_de_lei_ordinaria_no_46-2025.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Municipal destinado ao acolhimento institucional de pessoas adultas e família em situação de rua no Munícipio de Lajinha/MG, e da outras providencias".</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1048/projeto_de_lei_ordinaria_no_47-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1048/projeto_de_lei_ordinaria_no_47-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Ordinária Municipal nº 1.851/2025, que autoriza o Município de Lajinha a conceder a subvenção social à Associação Comunitária Águia Mirim, e da outras providencias".</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1085/projeto_de_lei_ordinaria_no48-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1085/projeto_de_lei_ordinaria_no48-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de logradouro publico e da outras providências".</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1089/projeto_de_lei_-_reconhece_utilidade_publica__academia_de_letras_-_neura.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1089/projeto_de_lei_-_reconhece_utilidade_publica__academia_de_letras_-_neura.pdf</t>
   </si>
   <si>
     <t>“Reconhece como Utilidade Pública Municipal a Academia Lajinhense de Letras e Cultura – A.L.L.C.”</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1090/projeto_de_lei_ordinaria_no_50-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1090/projeto_de_lei_ordinaria_no_50-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de reajuste salarial aos servidores públicos do Município de Lajinha/MG, e dá outras providencias".</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_lei_ordinaria_no_51-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_lei_ordinaria_no_51-2025.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei Ordinária nº 1.776/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/851/projeto_de_lei_complementar_no_01-2025_reajuste_salarial_dos_servidores_publicos_do_saae.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/851/projeto_de_lei_complementar_no_01-2025_reajuste_salarial_dos_servidores_publicos_do_saae.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de reajuste salarial dos servidores públicos municipais pertencentes ao Serviço Autônomo de Agua e Esgoto - SAAE, de Lajinha/MG, e da outras providencias".</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/829/projeto_de_lei_complementar_no_02-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/829/projeto_de_lei_complementar_no_02-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a ampliação do numero de vagas em cargo comissionado, insere novas funções gratificadas, revoga artigos e altera a Lei Complementar nº66/2019, e da outras providencias".</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1024/projeto_de_lei_ordinaria_no_39-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1024/projeto_de_lei_ordinaria_no_39-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação e fixação de obrigações acessórias aplicáveis à Administração Tributaria sobre as atividades econômicas denominadas "apostas ou venda de bilhetes de loterias", de acordo com a Lei Federal nº 13.756, de 12 de dezembro de 2018, e da outras providencias".</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1084/projeto_de_lei_complementar_no_04-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1084/projeto_de_lei_complementar_no_04-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar Municipal nº 72, de 21 dezembro de 2022, que "Dispõe sobre o Código Tributário do Munícipio de Lajinha",  dando nova redação aos artigos 190, 191, 203, 262, 264 a 273, e as Tabelas lX, XlV e XV do Anexo Único da referida lei, e introduzindo outras disposições".</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/657/projeto_de_resolucao_no_001-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/657/projeto_de_resolucao_no_001-2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A MESA DIRETORA FIRMAR CONVÊNIO COM A ASSOCIAÇÃO COMUNITÁRIA LAJINHANSE E DA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/723/projeto_de_resolucao_002-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/723/projeto_de_resolucao_002-2025.pdf</t>
   </si>
   <si>
     <t>"Concede recomposição aos subsídios dos vereadores da Legislatura do ano de 2025 a 2028, para o ano de 2025, bem como, concede reajuste salarial aos servidores comissionados da Câmara Municipal de Lajinha e da outras providencias."</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/658/projeto_de_resolucao_no_003-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/658/projeto_de_resolucao_no_003-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A EXTINÇÃO DO CARGO COMISSIONADO DE PREGOEIRO, CONSTANTE NO ANEXO l E ll DA RESOLUÇÃO 002/1995 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/659/projeto_de_resolucao_no_004-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/659/projeto_de_resolucao_no_004-2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CÂMARA MUNICIPAL DE LAJINHA A CELEBRAR CONVÊNIO COM TRIBUNAL DE JUSTIÇA DO ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/678/projeto_de_resolucao_no_05-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/678/projeto_de_resolucao_no_05-2025.pdf</t>
   </si>
   <si>
     <t>"Altera e acrescenta dispositivos da Resolução nº 004/2022 que dispõe sobre o Regimento Interno da Câmara Municipal de Lajinha, e da outras providencias".</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/679/projeto_de_resolucao_no_06-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/679/projeto_de_resolucao_no_06-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o Anexo Único da Resolução 007/2024 que estabelece calendário Legislativo para realização das Sessões Ordinárias da 20º Legislatura, no ano de 2025 e da outras providencias."</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/858/projeto_de_resolucao_no07-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/858/projeto_de_resolucao_no07-2025.pdf</t>
   </si>
   <si>
     <t>"PROÍBE O USO DE TELEFONE CELULAR NO PLENÁRIO DA CÂMARA MUNICIPAL NAS CONDIÇÕES QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/929/projeto_de_resolucao_no_08-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/929/projeto_de_resolucao_no_08-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza solenidade festiva para entrega de títulos e da outras providencias".</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>MOC-A</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/662/mocao_de_aplausos_no_001-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/662/mocao_de_aplausos_no_001-2025.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos ao Sr. Márcio Hubner de Miranda"</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/663/mocao_de_aplausos_no_002-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/663/mocao_de_aplausos_no_002-2025.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos ao Célio Antônio Cerqueira de Souza".</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>ALEXANDRE DAMON</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/664/mocao_de_aplausos_no_003-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/664/mocao_de_aplausos_no_003-2025.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos a Sra. Charmayne Werner".</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/665/mocao_de_aplausos_no_004-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/665/mocao_de_aplausos_no_004-2025.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos a sra. Jane Xavier de Souza"</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/666/mocao_de_aplausos_no_005-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/666/mocao_de_aplausos_no_005-2025.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos ao Sr. Pedro Henrique Fialho Fernandes".</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/682/neura_006.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/682/neura_006.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. MAYARA HUBNER SANTANA´´</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/683/neura_007.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/683/neura_007.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. VERÔNICA DAS GRAÇAS ESTANISLAU DE OLIVEIRA´´</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/684/neura_008.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/684/neura_008.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. LUDMILLA RODRIGUES ANDRADE´´</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/685/neura_009.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/685/neura_009.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Sr. AFONSO ASSIS DE OLIVEIRA´´</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/686/neura_010.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/686/neura_010.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Sr. AGNALDO DA SILVA COSTA´´</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/687/neura_011.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/687/neura_011.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Sr. ALESSANDRO DA SILVA SOARES´´</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/688/neura_012.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/688/neura_012.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. AMABILE APARECIDA DA SILVA´´</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/689/neura_013.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/689/neura_013.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. ANDRYELLY KAROLINY DE PAULA BITTENCOURT´´</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/690/neura_014.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/690/neura_014.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. ÂNGELA MARIA DE OLIVEIRA RODRIGUES SILVA´´</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/691/neura_015.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/691/neura_015.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. CÂNDIDA MARIA DA SILVA´´</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/692/neura_016.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/692/neura_016.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Sr. CARLOS DE OLIVEIRA´´</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/693/neura_017.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/693/neura_017.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Sr. CÉLIO ANTÔNIO CERQUEIRO DE SOUZA´´</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/694/neura_018.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/694/neura_018.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. CLEIDE MARQUES DA SILVA´´</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/695/neura_019.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/695/neura_019.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. DEVAIR ADILSON DE SOUZA´´</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/696/neura_020.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/696/neura_020.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Sr. DJALMA MARIA DIAS´´</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/697/neura_021.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/697/neura_021.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Sr. EDINEI CUPERTINO DE OLIVEIRA´´</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/698/neura_022.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/698/neura_022.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. EDINA PEREIRA DA SILVA´´</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/699/neura_023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/699/neura_023.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. ELAINE RODRIGUES DA COSTA´´</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/700/neura_024.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/700/neura_024.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Sr. ELI ELSON PEDRO MAURÍCIO´´</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/701/neura_025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/701/neura_025.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. ELIANDRA DA SILVA MORAIS´´</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/702/neura_026.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/702/neura_026.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. ELINEIDE PERES DE JESUS ESTEVES´´</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/703/neura_027.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/703/neura_027.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Sra. ELISÂNGELA APARECIDA DA SILVA´´</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/704/neura_028.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/704/neura_028.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. ELIZÂNGELA DE OLIVEIRA GOMES´´</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/705/neura_029.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/705/neura_029.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. ELZIRA DA SILVA PEREIRA´´</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/706/neura_030.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/706/neura_030.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. ENI FLÁVIA MARQUES DE MEDEIROS´´</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/707/neura_031.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/707/neura_031.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Sr. FABIANO BASÍLIO DE FREITAS´´</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/708/neura_032.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/708/neura_032.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Sr. FERNANDO CÉSAR PEREIRA´´</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/709/neura_033.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/709/neura_033.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Sr. FERNANDO FERREIRA DOS REIS´´</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/710/neura_034.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/710/neura_034.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Sr. GIOVANI FRAGOSO FIRMINO´´</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/711/neura_035.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/711/neura_035.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Sr. GUSTAVO PEREIRA DA SILVA´´</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/712/neura_036.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/712/neura_036.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. HILDA MARIA DA SILVA´´</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/713/neura_037.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/713/neura_037.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. INGRID DE OLIVEIRA PEREIRA´´</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/714/neura_038.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/714/neura_038.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. IVANILDA MARIA DA SILVA´´</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/715/neura_039.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/715/neura_039.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. JOSÉ LUIZ VIEIRA DA FONSECA.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/716/neura_040.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/716/neura_040.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Sr. JOSÉ MILTON DE OLIVEIRA´´</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/717/neura_041.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/717/neura_041.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. JOSILANE GOMES DA COSTA´´</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/718/neura_042.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/718/neura_042.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Sr. JÚLIO ALVES BARBOSA´´</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/719/neura_043.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/719/neura_043.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Sr. LEANDRO FERREIRA DE FREITAS´´</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/720/neura_044.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/720/neura_044.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Sr. LEONALDO MOREIRA BARCELOS´´</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/721/neura_045.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/721/neura_045.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Sra. LUCELI PIRES DA ROCHA´´</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/725/neura_046.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/725/neura_046.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. LUCIMELIA ALVES SOBREIRA´´</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/726/neura_047.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/726/neura_047.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Sr. LUIZ CARLOS LAURINDO NETO´´</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/727/neura_048.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/727/neura_048.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. MARA JANY DA SILVA SALVADOR´´</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/728/neura_049.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/728/neura_049.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. MARA JOCASTA DA SILVA´´</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/729/neura_050.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/729/neura_050.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Sr. MARCELO SOARES DE MIRANDA´´</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/730/neura_051.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/730/neura_051.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. MÁRCIA MARIA LOPES DE SOUZA VEIGA´´</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/731/neura_052.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/731/neura_052.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. MARIA APARECIDA DA CRUZ´´</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/732/neura_053.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/732/neura_053.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. MARIA APARECIDA DA SILVA´´</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/733/neura_054.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/733/neura_054.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. MARIA DO SOCORRO DE SOUZA´´</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/734/neura_055.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/734/neura_055.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. MARIA DOS ANJOS AUGUSTO´´</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/735/neura_056.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/735/neura_056.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. MARIA JOSÉ VENTURA DA SILVA´´</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/736/neura_057.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/736/neura_057.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. MARISA APARECIDA LAURINDO BRITO´´</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/737/neura_058.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/737/neura_058.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. MARLUSE APARECIDA DA SILVA VIEIRA´´</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/738/neura_059.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/738/neura_059.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. MAURA APARECIDA DE OLIVEIRA´´</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/739/neura_060.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/739/neura_060.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. MAYDA SILVA PEREIRA´´</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/740/neura_061.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/740/neura_061.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Sr. NELSON ALVES CERQUEIRA´´</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/741/neura_062.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/741/neura_062.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. PATRÍCIA ROSA DE OLIVEIRA´´</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/742/neura_063.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/742/neura_063.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra.  PAULIANE ROSA DA SILVA´´</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/743/neura_064.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/743/neura_064.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. RITA SILVERIA DE SOUZA´´</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/744/neura_065.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/744/neura_065.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. ROSÂNGELA SANTEAGO FERREIRA´´</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/745/neura_066.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/745/neura_066.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. ROSELI MARIA DE ATAIDE SOUZA´´</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/746/neura_067.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/746/neura_067.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. SIDINÉIA DE OLIVEIRA´´</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/747/neura_068.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/747/neura_068.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. THAMARA PEREIRA DA SILVA´´</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/748/neura_069.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/748/neura_069.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Sr. VALDEMIR ANDRADE DOS SANTOS´´</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/749/neura_070.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/749/neura_070.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. VALÉRIA APARECIDA FILHA´´</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/750/neura_071.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/750/neura_071.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. VANESSA APARECIDA VIEIRA TOME´´</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/751/neura_072.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/751/neura_072.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. VILMA DA SILVA´´</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/752/neura_073.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/752/neura_073.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. VIVIANE FERREIRA CAETANO´´</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/757/neura_074.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/757/neura_074.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Sr. UEMERSON MAFORTE DOS REIS´´</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/758/neura_075.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/758/neura_075.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sra. VANDERLI CARDOSO RICARTE´´</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/786/bolinha_076.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/786/bolinha_076.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Sr. Azael Alves Moreira´´</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/818/bolinha_77.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/818/bolinha_77.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Sr. LUCAS CAMARGO BENTO E SILVA´´</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/849/mocao_de_aplausos_78_bolinha.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/849/mocao_de_aplausos_78_bolinha.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Evaldo José dos Santos´´</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>JULIO CORREA</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/855/79.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/855/79.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Isadora Dornellas Machado´´</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/856/80.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/856/80.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Gilberto Sanglard Heringer´´</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/861/mocao_de_aplausos_81.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/861/mocao_de_aplausos_81.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Bruna Aparecida de Souza Saidler´´</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/862/mocao_de_aplausos_82.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/862/mocao_de_aplausos_82.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Elina Soares Tavares de Oliveira´´</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/876/mocao_83.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/876/mocao_83.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Pastor Jesus Anacleto da Silva´´</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/877/mocao_84.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/877/mocao_84.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Pastor Elias José de Melo´´</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/878/mocao_85.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/878/mocao_85.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Pastor Gilberto Henrique Gomes´´</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/879/mocao_86.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/879/mocao_86.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Pastor Zilam Bitencort´´</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/880/mocao_87.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/880/mocao_87.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Pastor Lauro José Ferreira Mourão´´</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/881/mocao_88.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/881/mocao_88.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Pastor Carlos Alberto Gomes´´</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/882/mocao89.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/882/mocao89.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Erci Cabral de Souza´´</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/893/mocao_90.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/893/mocao_90.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Arthur Emerick Silva´´</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/894/mocao_91.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/894/mocao_91.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Guilherme Dos Santos Lina Silva´´</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/895/mocao_92.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/895/mocao_92.pdf</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/896/mocao_de_aplausos_93.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/896/mocao_de_aplausos_93.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Wilden Louzada e Yan´´</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>ALMEDINO FLORINDO</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/906/mocao_94.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/906/mocao_94.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Lara de Oliveira Fonseca´´</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/907/mocao_95.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/907/mocao_95.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Luísa Dutra Zanetti´´</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/908/mocao_96.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/908/mocao_96.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Beatriz Hubner Calazani´´</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/909/mocao_97.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/909/mocao_97.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Júlia de Carvalho Mota´´</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/910/mocao_98.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/910/mocao_98.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Maria Clara da Silva Souza´´</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/911/mocao_99.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/911/mocao_99.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Luma Barros Teles Martins´´</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Maria Luiza Oliveira Silva dos Santos´´</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/913/mocao_101.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/913/mocao_101.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Alice Amorim Raider´´</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/914/mocao_102.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/914/mocao_102.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Beatriz da Costa Rodrigues´´</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/915/mocao_103.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/915/mocao_103.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Emanuelly Debossam Rodrigues´´</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/916/mocao_104.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/916/mocao_104.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sofhia de Souza Hubner Debossam´´</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/917/mocao_105.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/917/mocao_105.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Luiza Regli Brandão´´</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/918/mocao_106.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/918/mocao_106.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Alice Soares Pereira Amaral´´</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/919/mocao_107.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/919/mocao_107.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Eloah Pizetta Fonseca´´</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/920/mocao_108.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/920/mocao_108.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Leonardo Américo Machado Mota´´</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/921/mocao_109.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/921/mocao_109.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Henrique Alexandre´´</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/923/mocao_de_aplausos_neura_110.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/923/mocao_de_aplausos_neura_110.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Lucas Camargo Bento da Silva´´</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/940/mocao_de_aplausos_111.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/940/mocao_de_aplausos_111.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Keila Azini Leite´´</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/941/mocao_de_aplausos_112.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/941/mocao_de_aplausos_112.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Juan Nicolas Costa da Silva´´</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Verônica das Graças Estanislau de Oliveira´´</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/967/114.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/967/114.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sheila Borges Pereira da Silva´´</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/968/115.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/968/115.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Pâmela Raquel da Silva Aguiar´´</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/969/116.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/969/116.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Arminda Raquel de Freitas Silva´´</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/970/117.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/970/117.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Marli Cristina Moreira Nunes Costa´´</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/971/118.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/971/118.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Lúcio Alves da Silva´´</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/972/119.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/972/119.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Silvio Moreira Dias´´</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/973/120.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/973/120.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Sebastião Moreira Bastos´´</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/982/121.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/982/121.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Izabel Cristina da Silva´´</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/983/122.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/983/122.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao Hospital Universitário Cassiano Antônio Morais´´</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a UTI- HUCM, do Hospital Universitário Cassiano Antônio Morais´´</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/985/124.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/985/124.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Fernando Bermudes´´</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/986/125.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/986/125.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Clarissa Carlini´´</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/987/126.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/987/126.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Pedro Henrique Fonseca´´</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/988/127.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/988/127.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Matheus França´´</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/989/128.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/989/128.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Hebert Vitória´´</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/990/129.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/990/129.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Felipe Sampaio´´</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/991/130.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/991/130.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Maria Julia Passamoni´´</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/992/131.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/992/131.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Valéria Baratella´´</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1001/132.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1001/132.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Maria de Fátima Fonseca Anastácio´´</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1002/133.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1002/133.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Márcia Aparecida Cesário Augusto de Lima´´</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1003/134.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1003/134.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Poliana Vitorino da Costa´´</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>FELIPE DO GÁS</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1019/135.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1019/135.pdf</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1020/136.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1020/136.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Gilberto SanglarD Heringer´´</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1028/aplausos_137.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1028/aplausos_137.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Adrian Jean da Silva Pereira´´</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1029/aplausos_138.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1029/aplausos_138.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Pablo Elias de Oliveira´´</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1030/aplausos_139.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1030/aplausos_139.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Ailton da Silveira´´</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1031/140.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1031/140.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Marcus Ferreira Brandão´´</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1032/141.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1032/141.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Isabelle da Silva Xavier´´</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1033/142.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1033/142.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Renato Cardoso de Laia´´</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1034/brn30055ce294a3_070769.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1034/brn30055ce294a3_070769.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Fernanda Cristine de Souza Pereira ´´</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1037/144.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1037/144.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Agnaldo de Souza Schuab´´</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1039/145.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1039/145.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Vitor Viera de Carvalho´´</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1040/146.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1040/146.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Maria Luiza Oliveira Alvim Cardoso´´</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1054/147.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1054/147.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Célio Genelhu Soares´´</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1055/148.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1055/148.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Isabella Heringer´´</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1056/149.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1056/149.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Rafaella Heringer´´</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1057/150.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1057/150.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Lucas Zanon´´</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1058/151.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1058/151.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos ao consultório Heringer Odontologia Integrada´´</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1059/152.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1059/152.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Josimar Souza Silva´´</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1060/153.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1060/153.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Luciano Barros Faria´´</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1061/154.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1061/154.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Davi Menezes Oliveira´´</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1063/155.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1063/155.pdf</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1064/156.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1064/156.pdf</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1065/157.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1065/157.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Elisangela Vitorino da Silva Nascimento´´</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1066/158.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1066/158.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a João Batista do Nascimento´´</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1067/159.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1067/159.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Juliana Ventura Teixeira´´</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1068/160.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1068/160.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Douglas de Sousa da Silva´´</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1069/161.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1069/161.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Ezequias de Miranda Brito´´</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1070/162.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1070/162.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Samuel Ferreira Ribeiro´´</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1072/163.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1072/163.pdf</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1073/164.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1073/164.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Marilda Moreira Bastos Pereira´´</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1074/165.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1074/165.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Claudia Hubner de Miranda´´</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1075/mocao_166.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1075/mocao_166.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Maria Aparecida Alves Schitine´´</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1076/167.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1076/167.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a Calixto Rodrigues de Souza Junior´´</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1093/168.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1093/168.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a empresa AVALICON´´</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1094/169.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1094/169.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a empresa TRÊS MARIAS´´</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1095/170.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1095/170.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a CARLOS PEREIRA´´</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1096/171.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1096/171.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a HUMBERTO CABRAL DA SILVA´´</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1097/172.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1097/172.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a RENATO MONTEIRO DE FREITAS´´</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1098/173.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1098/173.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a JUSSARA DA SILVA BARBOSA´´</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1099/174.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1099/174.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a JOSÉ RAIMUNDO DA SILVA´´</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1100/175.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1100/175.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a MATHEUS RIBEIRO GUIMARÃES RODRIGUES´´</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1101/176.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1101/176.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a ISAÍAS MOREIRA CUPERTINO e EDVALDO GONÇALVES DA LUZ´´</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1102/177.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1102/177.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a NATHAN MIRANDA DE OLIVEIRA´´</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1103/178.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1103/178.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a ROMILDO JOSÉ DA SILVA´´</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1104/179.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1104/179.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a AMABILE APARECIDA DA SILVA´´</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1105/180.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1105/180.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a CLEIDISON DE SOUZA SANTOS´´</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1106/181.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1106/181.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a ELIZANGELA APARECIDA RAMOS REIS´´</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1107/182.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1107/182.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a TIAGO OSMAR DE OLIVEIRA</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1108/183.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1108/183.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a JONAS ANDRADE PALERMO´´</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1109/184.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1109/184.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a ROMARIO RIBEIRO FIALHO E FERNANDO FERREIRA FIALHO´´</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1110/185.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1110/185.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a JOSÉ MARIA ROSA DE SOUZA´´</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1111/186.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1111/186.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplausos a empresa ROSA E MIRANDA´´</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1087/requerimento_no_001-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1087/requerimento_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Trata-se de requerimento, baseado em evento festiva camuflado de_x000D_
 comemoração de aniversário, em queo vereador FELIPE FERREIRA FREITAS_x000D_
 promoveu uma comemoração pública, com oferta de bebida e comida a quem_x000D_
 quisesse chegar.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1088/requerimento_no_002-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1088/requerimento_no_002-2025.pdf</t>
   </si>
   <si>
     <t>“Trata-se de requerimento baseado em evento festivo realizado no dia 21 de outubro no bairro Santa Terezinha promovido pelo vereador Filipe Ferreira de Freitas”</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1049/veto_01-2025_ao_projeto_de_lei_ordinaria_no_36-2025_casa_nova_esperanca_fabio_fonseca.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1049/veto_01-2025_ao_projeto_de_lei_ordinaria_no_36-2025_casa_nova_esperanca_fabio_fonseca.pdf</t>
   </si>
   <si>
     <t>A proposição tem por objetivo instituir, no âmbito da Administração Pública Municipal, a denominação Casa de Passagem de Lajinha, vinculada à Secretaria Municipal de Desenvolvimento Social, definindo objetivos, estrutura funcional, equipe mínima, carga horário e despesas custeadas por dotações orçamentarias municipais.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/753/indicacao_001.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/753/indicacao_001.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE IMPLANTAR POÇOS ARTESIANOS NO CÓRREGO DO SOCAPÓ.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/754/indicacao_002.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/754/indicacao_002.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE IMPLANTAR POÇOS ARTESIANOS NO CÓRREGO RICO.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/755/indicacao_003.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/755/indicacao_003.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE IMPLANTAR POÇOS ARTESIANOS EM PALMEIRAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/756/indicacao_004.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/756/indicacao_004.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE IMPLANTAR POÇOS ARTESIANOS NA BARRA DO MUTUNZINHO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/759/pinta_005.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/759/pinta_005.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE INSTALAR UMA LIXEIRA PÚBLICA NA RUA IRENE LEITE DE OLIVEIRA, LOCALIZADA NO BAIRRO AREADO.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/760/pinta_006.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/760/pinta_006.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE INSTALAR UMA LIXEIRA PÚBLICA NA RUA PROFESSOR VITOR MELO, LOCALIZADA NO BAIRRO AREADO.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/761/pinta_007.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/761/pinta_007.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE INSTALAR UMA LIXEIRA PÚBLICA NA RUA JOAQUIM FERREIRA, LOCALIZADA NO BAIRRO AREADO.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/789/fande_008.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/789/fande_008.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DO REAJUSTE SALARIAL DOS OPERADORES DE MÁQUINAS PESADAS DO MUNICÍPIO DE LAJINHA-MG.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/790/fonsequimha_009.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/790/fonsequimha_009.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE INSTALAR UMA REDE DE ENERGIA ELÉTRICA PARA A ILUMINAÇÃO NO LOTEAMENTO, JOÃO JUSTO RIBEIRO, DISTRITO DE PRATA.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/791/fonsequinha_010.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/791/fonsequinha_010.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ALUGAR UMA CASA PARA SERVIR DE CRECHE NO CÓRREGO BOA VISTA, ATÉ A MESMA SER CONSTRUIDA NA COMUNIDADE.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/792/fonsequinha_011.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/792/fonsequinha_011.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR O CALÇAMENTO DA RUA QUE LIGA AO CEMITÉRIO DO CÓRREGO RICO.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/793/fonsequinha_012.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/793/fonsequinha_012.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR UMA REFORMA NO CEMITÉRIO DO CÓRREGO RICO.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/794/pinta_013.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/794/pinta_013.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO TERRENO AONDE ERA O CAMPO DO AREADO.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/795/pinta_014.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/795/pinta_014.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR UMA CRECHE NO TERRENO AONDE ERA O CAMPO DO AREADO.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/796/pinta_015.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/796/pinta_015.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR UM CEMITÉRIO NO TERRENO PERTO DO PARQUE DE EXPOSIÇÕES DO BAIRRO AREADO.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/797/pinta_016.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/797/pinta_016.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR UMA PRAÇA NO TERRENO DO ANTIGO CAMPO DO AREADO, PARA O LAZER DOS MORADORES.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/798/bruno_017.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/798/bruno_017.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ALUGAR UMA CASA PARA QUE SRVA DE CRECHE TEMPORÁRIA, NA ALDEIA ATE A MESMA SER CONSTRUIDA.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/799/fonsequinha_018.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/799/fonsequinha_018.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE INSTALAR POÇOS ARTESIANOS PARA O CÓRREGO BOA VISTA.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/800/flavinho_019.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/800/flavinho_019.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DA INSTALAÇÃO DE BANHEIROS FEMININO E MASCULINO ADAPTADOS PARA CADEIRANTES NO TERMINAL RODOVIÁRIO DE LAJINHA-MG.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/801/almedino_020.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/801/almedino_020.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE QUE SEJA TOMADA UMA PROVIDÊNCIA URGENTE PARA TAPAR UM BURACO MUITO PERIGOSO LOCALIZADO NA RUA FRANCISCO LOPES DE SOUZA, NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/802/peloto_021.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/802/peloto_021.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DO REAJUSTE SALARIAL DOS GARIS DO MUNICÍPIO DE LAJINHA-MG.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/803/peloto_022.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/803/peloto_022.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DA CONTRATAÇÃO DE UM UROLOGISTA PARA O CENTRO DE SAÚDE ALZIRO CARLOS DA FONSECA- POLICLÍNICA.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/806/bruno_023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/806/bruno_023.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE IMPLANTAÇÃO DE UM POSTO DE ATENDIMENTO DA SECRETARIA DA FAZENDA PARA O DISTRITO DO PRATA.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/807/indicacao_024_bruno.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/807/indicacao_024_bruno.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DA SECRETARIA MUNICIPAL DE SAÚDE INCLUA JUNTO A UBS FRANCISCO JUSTO RIBEIRO, LOCALIZADA NO DISTRITO DO PRATA, O ATENDIMENTO DE PRIMEIROS SOCORROS ATÉ AS 00H.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/808/fonsequinha_025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/808/fonsequinha_025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DA REABERTURA DA ESTRADA SENTIDO AO COCO.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/813/pinta_26.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/813/pinta_26.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR O CALÇAMENTO DA RUA IRENE LEITE RIBEIRO, LOCALIZADA NO BAIRRO AREADO.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/814/pinta_27.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/814/pinta_27.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR O CALÇAMENTO DA RUA PEDRO BERNADES, LOCALIZADA NO BAIRRO AREADO.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/815/pinta_28.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/815/pinta_28.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR O CALÇAMENTO DA RUA OVÍDIO DE PAULA, LOCALIZADA NO BAIRRO AREADO.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/816/pinta_29.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/816/pinta_29.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR O CALÇAMENTO DA RUA JOAQUIM EMÍDIO, LOCALIZADA NO BAIRRO AREADO.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/817/pinta_30.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/817/pinta_30.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR O CALÇAMENTO DA TRAVESSA MARIA DAS GRAÇAS RIBEIRO DIAS, LOCALIZADA NO BAIRRO AREADO.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/830/031.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/830/031.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR A INSTALAÇÃO DE LATÕES PARA DÉPOSITO DE LIXO NO BAIRRO DO ITÁ.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/831/032.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/831/032.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR A CONSTRUÇÃO DE UM BUEIRO NA RUA DA ANTIGA FÁBRICA CARILAN.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/832/033.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/832/033.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR A CONSTRUÇÃO DE UM QUEBRA MOLAS NA Br LAJINHA-MUTUM, PERÍMETRO URBANO, ANTES DA ENTRADA DO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/833/034.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/833/034.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR A REFORMA DE ALVENARIA PARA A QUADRA POLIESPORTIVA DO CORRÉGO RICO.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/834/035.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/834/035.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR A ILUMINAÇÃO PARA A QUADRA POLIESPORTIVA DO CORRÉGO RICO.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/835/036.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/835/036.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR O CALÇAMENTO DA RUA ARNALDO LEITE RIBEIRO E TERMINA EM TERRENOS DO Sr. JOSÉ AUGUSTO FERREIRA, ATÉ A CASA DO EDMAR PAVÃO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/836/037.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/836/037.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR A DRAGAGEM DO RIO SÃO DOMINGOS E SEUS AFLUENTES.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/837/brn30055ce294a3_070783.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/837/brn30055ce294a3_070783.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SOLICITAR UM CAMINHÃO PIPA PARA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_39.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_39.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE DIPONIBILIZAR UM ÔNIBUS PARA TRANSPORTAR OS ALUNOS DA NOSSA CIDADE ATÉ A CIDADE DE MANHUAÇU, ONDE ELES FREQUENTAM A FACULDADE.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/852/indicacao_40.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/852/indicacao_40.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SOLICITAR O RESTANTE DO CALÇAMENTO DA RUA MARIA CONSTÂNCIA DA FONSECA, LOGO DEPOIS DO TRILHO AONDE CHEGA NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/853/indicacao_41.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/853/indicacao_41.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE PROVIDENCIAR MANILHAS PARA A SAÍDA DE MUTUM, NA ESTRADA PARA PLACA ECO FLORA.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/869/indicacao_42.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/869/indicacao_42.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR A CONSTRUÇÃO DE UMA VIA EXCLUSIVA DE ESTACIONAMENTO PARA ÔNIBUS ESCOLARES NA PRAÇA POLIDORO RODRIGUES.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_43.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_43.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE PROVIDENCIAR  UM QUEBRA MOLAS PARA A RUA, VEREADOR PAULO JOSÉ DE ALMEIDA.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/887/indicacao_44.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/887/indicacao_44.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR O CALÇAMENTO DA RUA ARNALDO MARTINHO DIAS, LOCALIZADA NO BAIRRO AREADO.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_45.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_45.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR UMA FANFARRA PARA A ESCOLA MUNICIPAL PAULO CEZÁR HASTENREITER PORTES.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao_46.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao_46.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR UMA FAIXA DE PEDESTRE PARA A RUA ORLANDO FRANCISCO MISAEL.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_47.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_47.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DA RECONSTRUÇÃO DE UM MURO PARA A RUA PAULO DA LUZ SATHLER.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_48.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_48.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR A PAVIMENTAÇÃO OU CALÇAMENTO DA ESTRADA QUE LIGA A PENHA DO COCO, BEM COMO A ABERTURA DAS CURVAS DA REFERIDA ESTRADA.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_49.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_49.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE UMA LOMBADA NA RUA JOÃO GERONIMO SOARES, LOCALIZADA NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_50.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_50.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DA EXTENSÃO DE REDE DE ENERGIA ELÉTRICA PARA RUA SEBASTIÃO DOS SANTOS FONSECA, LOCALIZADA NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_51.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_51.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE INSTALAR CERCAS PARA O CEMITÉRIO BOM FIM.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_52.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_52.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE INSTALAR O SUPORTE E LUMINÁRIAS DOS POSTES, PARA A RUA PALMIRA EUGÊNIA DA FONSECA.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/960/53.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/960/53.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DA REABERTURA DAS ESTRADAS DO SÃO JOAQUIM ATÉ NA DIVISA DO ´´COCO´´.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/961/54.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/961/54.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DA CONTRATAÇÃO DE UM SEGURANÇA PARA AS REUNIÕES ORDINÁRIAS DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/962/55.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/962/55.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR A LIMPEZA DO ´´MUCUFO´´, DO BERRA ONÇA ATÉ O RIO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/963/56.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/963/56.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR A PAVIMENTAÇÃO, DO CÓRREGO DA INDEPENDÊNCIA.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/964/57.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/964/57.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR A PAVIMENTAÇÃO NA BARRA DO CAITÉ.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/965/58.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/965/58.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR A ABERTURA DE OUTRA SALA DE EMERGÊNCIA PARA O PRONTO SOCORRO MUNICIPAL Dr. WALLACE DE SOUZA.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/966/59.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/966/59.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE IMPLANTAÇÃO DE SINALIZAÇÃO HORIZONTAL NAS VIAS URBANAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/978/60.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/978/60.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR UMA COBERTURA PARA A AMBULÂNCIA DO DISTRITO DO PRATA.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/979/brn30055ce294a3_070705.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/979/brn30055ce294a3_070705.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE CRIAR UMA SUBPREFEITURA NO DISTRITO DO PRATA.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1000/indicacao_neura.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1000/indicacao_neura.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REFAZER O CALÇAMENTO DA RUA ORLANDO FRANSCICO MISAEL.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1008/63.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1008/63.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DA PERFURAÇÃO DE UM POÇO ARTESIANO DENTRO DO BAIRRO HONORATO.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1009/64.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1009/64.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DA PERFURAÇÃO DE UM POÇO ARTESIANO PARA O BAIRRO AREADO.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1011/65.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1011/65.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE NIVELAR A RUA MADALENA SATHLER NO BAIRRO SAGRADA FAMÍLIA.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1013/66.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1013/66.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SOLICITAR O CASCALHAMENTO DO MORRO NO CÓRREGO DOS LAUREANOS, NO DISTRITO DO PRATA.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1014/67.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1014/67.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SOLICITAR A EXTENSÃO DE REDE ELÉTRICA E ILUMINAÇÃO, NA RUA ELIZA MIRANDA DE OLIVEIRA, NO DISTRITO DO PRATA.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1015/68.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1015/68.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SOLICITAR O CASCALHAMENTO DO MORRO NO CÓRREGO DOS GUDINHO, NO DISTRITO DO PRATA.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_69.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_69.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SOLICITAR A CONSTRUÇÃO DE UMA CAIXA DE CONTENÇÃO DE ÁGUA PLUVIAL, PRÓXIMA A TRAVESSA PAULO ROBERTO DA CRUZ.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_70.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_70.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SOLICITAR A PODA OU REMOÇÃO DO PÉ DE EUGÊNIA, LOCALIZADO NA QUADRA POLIESPORTIVA DE LAJINHA.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao_71.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao_71.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SOLICITAR QUE NÃO SEJAM MAIS REALIZADAS FESTAS NAS SEGUINTES, Av. ANTÔNIO FLORÊNCIO ALVIM E PRAÇA MUNICIPAL Dr. ADALMÁRIO JOSÉ DOS SANTOS.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_72.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_72.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SOLICITAR O ASFALTAMENTO DA Av. SEBASTIÃO GODINHO DOS REIS.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1082/indicacao_73.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1082/indicacao_73.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SOLICITAR A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE E PLAYGROUND INFANTIL.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1113/74.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1113/74.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SOLICITAR O MONITORAMENTO EM TEMPO REAL DA CICLOVIA.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1114/75.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1114/75.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SOLICITAR O ASFALTAMENTO DA RUA PAULO DA LUZ SATHLER.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1115/76.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1115/76.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SOLICITAR A REFORMA DA ESCOLA MUNICIPAL GUANAIR CARDOSO.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1116/77.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1116/77.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SOLICITAR QUE A ESCOLA NELCINA MANOEL DA SILVA, SEJA TRANSFORMADA EM UMA CRECHE MUNICIPAL.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1117/78.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1117/78.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SOLICITAR A CONSTRUÇÃO DE UMA NOVA ESCOLA PARA O SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1118/79.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1118/79.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SOLICITAR O ASFALTAMENTO DA RUA JOSÉ EUGÊNIO PEREIRA ALVIM.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1119/80.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1119/80.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SOLICITAR O ASFALTAMENTO DA RUA AFONSO CRISTIANO CÉZAR.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1120/81.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1120/81.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SOLICITAR UMA AQUISIÇÃO DE MOTONIVELADORA.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1121/82.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1121/82.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SOLICITAR O CALÇAMENTO DA RUA DIRCEU LOPES.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1122/83.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1122/83.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SOLICITAR UM ÔNIBUS OU VAN PARA BUSCAR OS UNIVERSITÁRIOS DO DISTRITO DO PRATA.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1123/84.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1123/84.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SOLICITAR A POSSIBILIDADE DE ALTERAR O HÓRARIO DA COLETA DE LIXO.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1124/85.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1124/85.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SOLICITAR A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS DA RUA SÉRVULO MOREIRA.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1125/86.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1125/86.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SOLICITAR A INSTALAÇÃO DE UMA FAIXA DE PEDESTRES COM SINALIZAÇÕES, NA RUA SÉRVULO MOREIRA.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1126/scan0000.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1126/scan0000.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE SOLICITAR  a adoção das providências necessárias para a implantação do Programa Municipal de Estágio no âmbito da Administração Pública Municipal de Lajinha/MG, em conformidade com a Lei Federal nº 11.788, de 25 de setembro de 2008, conhecida como Lei do Estagiário.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/845/emenda_substitutiva_001-2025_ao_projeto_de_lei_ordinaria_no_002-2025_veiculos_terceirizados.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/845/emenda_substitutiva_001-2025_ao_projeto_de_lei_ordinaria_no_002-2025_veiculos_terceirizados.pdf</t>
   </si>
   <si>
     <t>“Altera o art. 1º do Projeto de Lei que disciplina a vida útil dos veículos terceirizados utilizados no transporte escolar no Município de Lajinha”.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/868/emenda_substutiva_no002-2025_ao_projeto_de_lei_complementar_no001-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/868/emenda_substutiva_no002-2025_ao_projeto_de_lei_complementar_no001-2025.pdf</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/888/emenda_substitutiva_no03-2025_ao_projeto_de_lei_ordinaria_no_016-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/888/emenda_substitutiva_no03-2025_ao_projeto_de_lei_ordinaria_no_016-2025.pdf</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/897/emenda_substitutiva_no04-2025_ao_projeto_de_lei_ordinaria_no_017-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/897/emenda_substitutiva_no04-2025_ao_projeto_de_lei_ordinaria_no_017-2025.pdf</t>
   </si>
   <si>
     <t>“Altera o art. 1º do Projeto de Lei Concede isenção do Imposto Predial Urbano no município de Lajinha e da outras providências”</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/954/emenda_no05_ao_projeto_de_lei_ordinaria_no027-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/954/emenda_no05_ao_projeto_de_lei_ordinaria_no027-2025.pdf</t>
   </si>
   <si>
     <t>"Acrescente-se o seguinte dispositivo ao art. 2º previsto no Projeto de Lei Ordinária nº 027/2025"</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/955/emenda_modificativa_no06_ao_projeto_de_lei_ordinaria_no027-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/955/emenda_modificativa_no06_ao_projeto_de_lei_ordinaria_no027-2025.pdf</t>
   </si>
   <si>
     <t>"Modifica-se o Art. 2º previsto originalmente no Projeto de Lei Ordinária nº 027/2025, que passa a vigorar com a seguinte redação."</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/996/emenda_aditiva_no07-2025_ao_projeto_de_lei_ordinaria_no_028-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/996/emenda_aditiva_no07-2025_ao_projeto_de_lei_ordinaria_no_028-2025.pdf</t>
   </si>
   <si>
     <t>"Acrescenta diretriz, programa, metas e indicadores relativos à propriedade da primeira infância (criança de 0 a 6 anos) no PPA do Município de Lajinha/MG".</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>PSUB</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/812/projeto_substitutivo_no01-2025_ao_projeto_no_04-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/812/projeto_substitutivo_no01-2025_ao_projeto_no_04-2025.pdf</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/846/projeto_substitutivo_no02-2025_ao_projeto_no_09-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/846/projeto_substitutivo_no02-2025_ao_projeto_no_09-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Ordinária Municipal nº 1.596/2019, que dispõe sobre o plano de cargos, vencimentos e carreiras dos servidores públicos do Poder Executivo do Município de Lajinha/MG, e da outras providencias".</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/898/projeto_substitutivo_no_3_de_2025_ao_projeto_de_lei_ordinaria_no_017-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/898/projeto_substitutivo_no_3_de_2025_ao_projeto_de_lei_ordinaria_no_017-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a conceder isenção do_x000D_
 Imposto Predial e Territorial Urbano (IPTU), sobre_x000D_
 imóvel integrante do patrimônio de portadores de_x000D_
 doenças graves ou seus dependentes, e dá outras_x000D_
 providências."</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1005/projeto_substitutivo_no_04_de_2025_ao_projeto_de_lei_ordinaria_no_031-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1005/projeto_substitutivo_no_04_de_2025_ao_projeto_de_lei_ordinaria_no_031-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Orçamento Anual do Município de Lajinha, Estado de Minas Gerais, para o exercício financeiro de 2026 e da outras providencias".</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>PTCE</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GABPRES</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1007/parecer_previo_emitido_pelo_tcemg_relativo_as_contas_do_municipio_de_lajinha_do_exercicio_2016.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1007/parecer_previo_emitido_pelo_tcemg_relativo_as_contas_do_municipio_de_lajinha_do_exercicio_2016.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio emitido pelo TCE/MG, relativo às contas do Município de Lajinha do exercício 2016.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1045/2827190.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1045/2827190.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio emitido pelo TCE/MG, relativo às contas do Município de Lajinha do exercício 2021.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1086/3320851.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1086/3320851.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio emitido pelo TCE/MG, relativo às contas do Município de Lajinha do exercício 2022.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>MOC-P</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/668/mocao_de_pesar_no_01-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/668/mocao_de_pesar_no_01-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. DAVI HUBNER DE FREITAS</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/672/mocao_pesar_pinta_002.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/672/mocao_pesar_pinta_002.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SR. ADIEL ELIAS DO NASCIMENTO</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/673/mocao_pesar_pinta_003.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/673/mocao_pesar_pinta_003.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SR. ADIR PEREIRA DA COSTA</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/674/mocao_pesar_pinta_004.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/674/mocao_pesar_pinta_004.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SR. JODACIR SOARES MIRANDA</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/675/mocao_pesar_pinta_005.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/675/mocao_pesar_pinta_005.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE SILVIA FRANCISCO DIAS BERBET.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/676/pinta_006.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/676/pinta_006.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE KEIVISSON LUCAS DE SOUZA VIGILA.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/785/neura_007.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/785/neura_007.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SRA. JÚLIA VENZEL EMERICK.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/787/bolinha_e_julio_008.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/787/bolinha_e_julio_008.pdf</t>
   </si>
   <si>
     <t>´´Moção de Pesar a Sra. Maria das Graças Ferreira da Costa´´</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/788/bolinha_julio_e_peloto_009.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/788/bolinha_julio_e_peloto_009.pdf</t>
   </si>
   <si>
     <t>´´Moção de Pesar ao Sr. Ofir César´´</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/805/mocao_010.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/805/mocao_010.pdf</t>
   </si>
   <si>
     <t>´´Moção de Pesar ao Sr. Arlindo Vita de Moraes.´´</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/827/mocao_de_pesar_11_neura.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/827/mocao_de_pesar_11_neura.pdf</t>
   </si>
   <si>
     <t>´´Moção de Pesar ao Sr. Francisco Bernardo De Paula´´</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/844/mocao_12.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/844/mocao_12.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE DEIVISON VIEIRA DE FARIA.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/854/mocao_13.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/854/mocao_13.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE EVA HUBNER.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/859/brn30055ce294a3_070545.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/859/brn30055ce294a3_070545.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE FLÁVIO RAMIRO CERQUEIRA GUIMARÃES.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/860/mocao_pesar_15.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/860/mocao_pesar_15.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE MARIA HELENA´´</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/870/mocao_016.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/870/mocao_016.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE JOSÉ MANOEL BRAZ GOMES´´</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/886/mocao_de_pesar_17.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/886/mocao_de_pesar_17.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE JÚLIO MARIA CERQUEIRA DE SOUZA´´</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/889/mocao_de_pesar_18.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/889/mocao_de_pesar_18.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE ANTÔNIO CARLOS MIGUEL´´</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/890/mocao_de_pesar_19.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/890/mocao_de_pesar_19.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE ANTÔNIO ALVES DA SILVA´´</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/891/mocao_pesar_20.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/891/mocao_pesar_20.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE ADALMÁRIO RAIMUNDO DA COSTA´´</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/892/mocao_21.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/892/mocao_21.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE HELCIO MENDES FERREIRA´´</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/901/mocao_22.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/901/mocao_22.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE ZELINA DIAS RODRIGUES´´</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/924/mocao_de_pesar_23.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/924/mocao_de_pesar_23.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE JOÃO BATISTA ALVES´´</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/925/mocao_24.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/925/mocao_24.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE ALMERITO JOSÉ RIBEIRO MORAES´´</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/926/mocao_pesar_25.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/926/mocao_pesar_25.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES ELCI DE AGUIAR SOUZA´´</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/927/mocao_de_pesar_26.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/927/mocao_de_pesar_26.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE ILZA HUBNER LEITE´´</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/933/mocao_de_pesar_27.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/933/mocao_de_pesar_27.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE SEBASTIÃO ANTÔNIO DE SOUSA´´</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/934/mocao_de_pesar_28.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/934/mocao_de_pesar_28.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE ANTÔNIO JOSÉ DE MEDEIROS´´</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/935/mocao_de_pesar_29.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/935/mocao_de_pesar_29.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE SELMA DA PENHA DE ANDRADE MENDES´´</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/936/mocao_de_pesar_30.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/936/mocao_de_pesar_30.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE JOSÉ EUSTÁQUIO GUERRA´´</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/937/mocao_de_pesar_31.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/937/mocao_de_pesar_31.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE CARLOS ROBERTO CORRÊA´´</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/938/mocao_de_pesar_32.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/938/mocao_de_pesar_32.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE JOSÉ CORCINO MENDES´´</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/939/mocao_de_pesar_33.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/939/mocao_de_pesar_33.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE ADÃO ALVES DE SOUZA´´</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE IRACY GOMES SANGLARD´´</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/974/brn30055ce294a3_070703.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/974/brn30055ce294a3_070703.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE CONCEIÇÃO PERES DA COSTA´´</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/975/36.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/975/36.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE OROZIMBO MIGUEL OLIVA BARROS´´</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE GILBERTO HERINGER GOMES´´</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/994/38.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/994/38.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE RONALDO LAFAETE DOS SANTOS´´</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/995/39.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/995/39.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE TEREZINHA VIEIRA PEREIRA´´</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1016/40.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1016/40.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE WANDERSON RIBEIRO LOPES´´</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1017/41.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1017/41.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE GUSTAVO PORTES COSTA´´</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1041/pesar_42.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1041/pesar_42.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE DANILO TEXEIRA DE OLIVEIRA´´</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1042/pesar_43.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1042/pesar_43.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE NICOLE CRISTINA GONÇALVES´´</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1043/44.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1043/44.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE VALDIR RODRIGUES´´</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1044/45.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1044/45.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE AUGUSTA PEREIRA PINEL´´</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1050/46.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1050/46.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE JOSÉ ABENAIL DE SOUZA´´</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1051/47.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1051/47.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE ROSIMAR DE OLIVEIRA LACERDA´´</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1052/48.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1052/48.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE SEBASTIÃO SILVESTRE COELHO´´</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1053/49.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1053/49.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE JOSÉ ROBERTO DO NASCIMENTO´´</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1083/mocao_50.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1083/mocao_50.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE MARLENE DE SOUZA MELO DA SILVA´´</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1112/mocao_de_pesar_51.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1112/mocao_de_pesar_51.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR AOS FAMILIARES DE JOSÉ LUÍS DA SILVA SOBRINHO´´</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>PEPRO</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/660/pedido_de_providencia_no_001-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/660/pedido_de_providencia_no_001-2025.pdf</t>
   </si>
   <si>
     <t>"Que realize o calçamento na Rua Zenir Brum Louback localizada no "Morro do filtro"</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/661/pedido_de_providencia_no_002-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/661/pedido_de_providencia_no_002-2025.pdf</t>
   </si>
   <si>
     <t>"Solicitar um profissional da saúde (técnico em enfermagem)</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/671/pedido_de_providencia_no_003-2025.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/671/pedido_de_providencia_no_003-2025.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, COMPRA DE EQUIPAMENTOS PARA SERVIDORES, GARIS E SERVIDORES GERAIS.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/680/bruno_004.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/680/bruno_004.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, CONTRATAR UM ZELADOR PARA A QUADRA POLIESPORTIVA DO DESTRITO PRATA</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/681/bruno_005.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/681/bruno_005.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, MANUNTENÇÃO DE BURACOS NAS RUAS DO DISTRITO PRATA.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/766/pedido_006.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/766/pedido_006.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, QUE REALIZE A INSTALAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA, INICIANDO-SE NA MG 128 ATÉ O DISTRITO DO PRATA.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/767/pedido_007.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/767/pedido_007.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO UMA REFORMA PARA A QUADRA POLIESPORTIVA DO DISTRITO DO PRATA.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/768/pedido_008.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/768/pedido_008.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO A COBERTURA DA QUADRA IRENE FONSECA FADELÁLA, NO CÓRREGO RICO.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/769/pedido_009.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/769/pedido_009.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, INSTALAÇÃO DE ÁGUA NO CEMITÉRIO BOM FIM.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/770/pedido_010.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/770/pedido_010.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, CONSTRUÇÃO DE UM POSTO DE SAÚDE PARA O BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/771/pedido_011.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/771/pedido_011.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, INSTALAÇÃO DE SEMÁFOROS NAS SEGUINTES RUAS, JOSÉ MOURA DA SILVA, A , AMÉRICO MISAEL,  E AVENIDA Dr. RUBENS BOECHAT DE OLIVEIRA.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/772/pedido_012.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/772/pedido_012.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, CONSTRUÇÃO DE UMA ÁREA DE LAZER E PRATICA DE ESPORTES NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/773/pedido_013.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/773/pedido_013.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, CONSTRUÇÃO DE UM POSTO DE SAÚDE PARA A RUA JESUS DE ABREU.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/774/pedido_014.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/774/pedido_014.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, CONCLUSÃO DO CALÇAMENTO DO CÓRREGO RICO.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/775/pedido_015.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/775/pedido_015.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, UMA AMBULÂNCIA 24 HORAS PARA OS MORADORES E PACIENTES DO DISTRITO DO PRATA.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/776/pinta_016.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/776/pinta_016.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO A COBERTURA DA QUADRA POLIESPORTIVA NO BAIRRO HONORATO.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/777/pinta_017.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/777/pinta_017.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO A PAVIMENTAÇÃO DO BAIRRO HONORATO E SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/778/pinta_018.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/778/pinta_018.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO O CALÇAMENTO DA RUA, ANTENOR LUIZ NEVES.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/779/fonsequinha_019.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/779/fonsequinha_019.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO UM POSTO DE SAÚDE PARA O CORRÉGO SAPUCAIA.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/780/fonsequinha_020.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/780/fonsequinha_020.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO UMA QUADRA POLIESPORTIVA COM COBERTURA PARA O CÓRREGO SAPUCAIA.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/781/fonsequinha_021.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/781/fonsequinha_021.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO UMA QUADRA POLIESPORTIVA COM COBERTURA PARA O MONTE CRISTO.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/782/brn30055ce294a3_070413.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/782/brn30055ce294a3_070413.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA PARA A ESCOLA MUNICIPAL PAULO CEZAR HASTENREITER PORTES.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/783/fonsequinha_023.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/783/fonsequinha_023.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, REFORMA DA ESCOLA, EMENEGILDO HUBNER FRANÇA.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/784/fonsequinha_024.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/784/fonsequinha_024.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO A REFORMA DA ESCOLA, TURMA VINCULADA SÃO MONOEL DA SAPUCAIA.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/819/neura_25.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/819/neura_25.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO A INSTALAÇÃO DE ARANDELAS E LÂMPADAS PARA A RUA, JOÃO JERÔNIMO SOARES.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/820/neura_26.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/820/neura_26.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO LIXEIRAS PARA TODOS OS BAIRROS, INCLUINDO, AREADO, SOCAPÓ, PALMEIRAS, CÓRREGO RICO E SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/821/neura_27.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/821/neura_27.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO QUE AUTORIZE A CRIAÇÃO DE SERVIÇOS ESPECIALIZADOS PARA O APOIO E TRATAMENTO DO PORTADOR DE TRANSTORNO ESPECTRO AUTISTA.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/822/neura_28.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/822/neura_28.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO A RETIRADA DO QUEBRA-MOLAS DA AVENIDA DOUTOR RUBENS BOECHAT DE OLIVEIRA, EM FRENTE A CASA DA SENHORITA ADENIR.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/823/neura_29.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/823/neura_29.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO A RETIRADA DO QUEBRA-MOLAS DA AVENIDA DOUTOR RUBENS BOECHAT DE OLIVEIRA,EM FRENTE A CASA SENHORITA ROSÂNGELA NEVES.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/824/neura_30.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/824/neura_30.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO O CALÇAMENTO DA RUA, ABÍLIO LOPES VIEIRA.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/825/neura_31.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/825/neura_31.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO A INSTALAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA PARA A RUA, ABÍLIO LOPES VIEIRA.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/826/neura_32.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/826/neura_32.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO LIXEIRAS PARA O DISTRITO DO PRATA E ALDEIA.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/838/33.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/838/33.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA PARA O SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/839/34.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/839/34.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, FORNECIMENTO DE UNIFORMES ESCOLARES PARA TODOS OS ALUNOS DA REDE MUNICIPAL, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/840/35.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/840/35.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO A INSTALAÇÃO DE AR-CONDICIONADO EM TODAS AS ESCOLAS DO MUNICIPIO DE LAJINHA-MG.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/841/36_neura.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/841/36_neura.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDENCIA Nº 036-2025</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/842/37.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/842/37.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDENCIA, SOLICITO A PINTURA DOS QUEBRA-MOLAS E FAIXAS DE PEDESTRES, INCLUINDO SINALIZAÇÃO EM TODAS.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/843/pedido_38.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/843/pedido_38.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDENCIA, SOLICITO A REFORMA DA QUADRA POLIESPORTIVA DO BAIRRO HONORATO.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/848/pedido_de_providencia_39.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/848/pedido_de_providencia_39.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDENCIA, SOLICITO A REFORMA DOS QUEBRA-MOLAS DA Av. SEBASTIÃO GODINHO RÉIS, E A CONSTRUÇÃO DE UMA FAIXA DE PEDESTRE ATÉ O NÍVEL DA CALÇADA, EM FRENTE AS ESCOLAS, HERMINIA RIBEIRO DE SOUZA E BRENDA GUIMARÃES,  LOCALIZADAS NO DISTRITO DO PRATA.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/863/pedido_prov_40.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/863/pedido_prov_40.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO UM PROFISSIONAL DA SAÚDE, TÉCNICO DE ENFERMAGEM, PARA ACOMPANHAR PACIENTES NO TRATAMENTO DE HEMODIÁLISE.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/864/pedido_de_providencia_41.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/864/pedido_de_providencia_41.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO A INSTALAÇÃO DE 6 QUEBRA-MOLAS, NA ZONA RURAL DO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/865/brn30055ce294a3_070555.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/865/brn30055ce294a3_070555.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO A REFORMA DA ESCOLA MUNICIPAL JOSÉ HUBNER DE MIRANDA, LOCALIZADA NO  CÓRREGO DO CLARO.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/883/pedido_43.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/883/pedido_43.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO A CONSTRUÇÃO DE UMA ARÉA DE EMBARQUE E DESEMBARQUE PARA ESTUDANTES ESCOLARES.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/884/pedido_44.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/884/pedido_44.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO A IMPLANTAÇÃO DO SISTEMA DE ESTACIONAMENTO ROTATIVO NO MÚNICIPIO DE LAJINHA/MG</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/899/pedido45.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/899/pedido45.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO A CONSTRUÇAO DE 6 QUEBRA-MOLAS, INICIANDO NO BAIRRO NOVO HORIZONTE ATÉ O BAIRRO AREADO.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/959/pedido_46.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/959/pedido_46.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO A PINTURA DE FAIXAS EM FRENTE AS ESCOLAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/980/pedido_47.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/980/pedido_47.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO A POSSIBILIDADE DE REFORMAR A QUADRA, IRENE FONSECA FADELÁLA.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/981/pedido_48.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/981/pedido_48.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO A COBERTURA DA QUADRA, IRENE FONSECA FADELÁLA.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/999/pedido_de_providencia_fonsequinha.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/999/pedido_de_providencia_fonsequinha.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO A CONSTRUÇÃO DE UM BANHEIRO PÚBLICO NA PRAÇA DA ESCOLA ESTADUAL DOUTOR ADALMÁRIO JOSÉ DOS SANTOS.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1021/50.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1021/50.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO UMA FAIXA DE PEDESTRES, NA RUA ARNALDO LEITE RIBEIRO, BAIRRO AREADO, EM FRENTE A PADARIA E LANCHONETE AREADO.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO QUE SE CUMPRA A LEI ORDINÁRIA nº 1.459/2015, DE DISTRIBUIÇÃO DE ABSORVENTES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1077/pedido_52.pdf</t>
+    <t>http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1077/pedido_52.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, SOLICITO A CONSTRUÇÃO DE UM QUEBRA MOLAS, NA RUA ADVENIR FERREIRA DA SILVA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5187,67 +5187,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/905/projeto_de_decreto_legislativo_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1010/projeto_de_decreto_legislativo_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1062/projeto_de_decreto_legislativo_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1092/projeto_de_decreto_legislativo_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/667/projeto_de_lei_ordinaria_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/670/projeto_de_lei_ordinaria_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/724/projeto_de_lei_ordinaria_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/763/projeto_de_lei_ordinaria_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/764/projeto_de_lei_ordinaria_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/765/projeto_de_lei_ordinaria_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/804/projeto_de_lei_ordinaria_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/809/projeto_de_lei_ordinaria_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/810/projeto_de_lei_ordinaria_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/850/projeto_de_lei_ordinaria_no_10-2025_convenio_com_uniao_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/866/projeto_de_lei_ordinaria_no11-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/867/projeto_de_lei_ordinaria_no12-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/871/projeto_de_lei_no013-2025_-_denomina_sala_de_cinema_-_roselaine_costa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/872/projeto_de_lei_no014-2025-_dispoe_sobre_politicas_de_prevencao_ao_pe_diabetivo_-_bolinha.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/873/projeto_de_lei_no_015-2025__autoriza_o_municipio_de_lajinha_a_firmas_convenio_com_a_associacao_comunitaria_aguia_mirim_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/874/projeto_de_lei_no_016-2025_altera_funcao_gratificada_constante_no_anexo_lll_da_lei_ordinaria_municipal_no_1.5652018_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/875/projeto_de_lei_ordinaria_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/902/projeto_de_lei_ordinaria_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/903/projeto_de_lei_ordinaria_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/904/projeto_de_lei_n_20-2025_-_lei_das_diretrizes_orcamentarias_para_2026.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/922/projeto_de_lei_ordinaria_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/930/projeto_de_lei_ordinaria_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/931/projeto_de_lei_ordinaria_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/932/projeto_de_lei_ordinaria_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/945/projeto_de_lei_ordinaria_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/946/projeto_de_lei_ordinaria_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/947/projeto_de_lei_ordinaria_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/956/projeto_de_lei_ordinaria_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/957/projeto_de_lei_ordinaria_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/958/projeto_de_lei_ordinaria_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_ordinaria_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/977/projeto_de_lei_ordinaria_no_32-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/998/projeto_de_lei_ordinaria_no_34-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1004/projeto_de_lei_ordinaria_no_34-25.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1006/projeto_de_lei_ordinaria_no_35-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1012/projeto_de_lei_ordinaria_n_036-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei_ordinaria_no_37-2025_dispoe_sobre_a_criacao_da_casa_nova_esperanca_fabinho_fonseca_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1023/projeto_de_lei_ordinaria_no_38-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1025/sc_projeto_de_lei_ordinaria_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1026/projeto_de_lei_ordinaria_no_40-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1027/projeto_de_lei_ordinaria_no_41-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1035/projeto_de_lei_ordinaria_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1036/projeto_de_lei_ordinaria_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1038/projeto_de_lei_ordinaria_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1046/projeto_de_lei_ordinaria_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1047/projeto_de_lei_ordinaria_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1048/projeto_de_lei_ordinaria_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1085/projeto_de_lei_ordinaria_no48-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1089/projeto_de_lei_-_reconhece_utilidade_publica__academia_de_letras_-_neura.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1090/projeto_de_lei_ordinaria_no_50-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_lei_ordinaria_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/851/projeto_de_lei_complementar_no_01-2025_reajuste_salarial_dos_servidores_publicos_do_saae.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/829/projeto_de_lei_complementar_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1024/projeto_de_lei_ordinaria_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1084/projeto_de_lei_complementar_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/657/projeto_de_resolucao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/723/projeto_de_resolucao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/658/projeto_de_resolucao_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/659/projeto_de_resolucao_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/678/projeto_de_resolucao_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/679/projeto_de_resolucao_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/858/projeto_de_resolucao_no07-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/929/projeto_de_resolucao_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/662/mocao_de_aplausos_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/663/mocao_de_aplausos_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/664/mocao_de_aplausos_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/665/mocao_de_aplausos_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/666/mocao_de_aplausos_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/682/neura_006.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/683/neura_007.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/684/neura_008.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/685/neura_009.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/686/neura_010.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/687/neura_011.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/688/neura_012.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/689/neura_013.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/690/neura_014.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/691/neura_015.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/692/neura_016.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/693/neura_017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/694/neura_018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/695/neura_019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/696/neura_020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/697/neura_021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/698/neura_022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/699/neura_023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/700/neura_024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/701/neura_025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/702/neura_026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/703/neura_027.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/704/neura_028.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/705/neura_029.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/706/neura_030.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/707/neura_031.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/708/neura_032.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/709/neura_033.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/710/neura_034.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/711/neura_035.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/712/neura_036.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/713/neura_037.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/714/neura_038.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/715/neura_039.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/716/neura_040.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/717/neura_041.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/718/neura_042.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/719/neura_043.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/720/neura_044.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/721/neura_045.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/725/neura_046.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/726/neura_047.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/727/neura_048.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/728/neura_049.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/729/neura_050.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/730/neura_051.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/731/neura_052.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/732/neura_053.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/733/neura_054.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/734/neura_055.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/735/neura_056.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/736/neura_057.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/737/neura_058.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/738/neura_059.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/739/neura_060.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/740/neura_061.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/741/neura_062.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/742/neura_063.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/743/neura_064.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/744/neura_065.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/745/neura_066.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/746/neura_067.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/747/neura_068.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/748/neura_069.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/749/neura_070.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/750/neura_071.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/751/neura_072.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/752/neura_073.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/757/neura_074.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/758/neura_075.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/786/bolinha_076.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/818/bolinha_77.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/849/mocao_de_aplausos_78_bolinha.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/855/79.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/856/80.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/861/mocao_de_aplausos_81.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/862/mocao_de_aplausos_82.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/876/mocao_83.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/877/mocao_84.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/878/mocao_85.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/879/mocao_86.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/880/mocao_87.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/881/mocao_88.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/882/mocao89.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/893/mocao_90.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/894/mocao_91.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/895/mocao_92.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/896/mocao_de_aplausos_93.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/906/mocao_94.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/907/mocao_95.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/908/mocao_96.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/909/mocao_97.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/910/mocao_98.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/911/mocao_99.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/913/mocao_101.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/914/mocao_102.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/915/mocao_103.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/916/mocao_104.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/917/mocao_105.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/918/mocao_106.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/919/mocao_107.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/920/mocao_108.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/921/mocao_109.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/923/mocao_de_aplausos_neura_110.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/940/mocao_de_aplausos_111.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/941/mocao_de_aplausos_112.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/967/114.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/968/115.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/969/116.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/970/117.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/971/118.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/972/119.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/973/120.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/982/121.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/983/122.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/985/124.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/986/125.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/987/126.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/988/127.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/989/128.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/990/129.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/991/130.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/992/131.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1001/132.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1002/133.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1003/134.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1019/135.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1020/136.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1028/aplausos_137.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1029/aplausos_138.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1030/aplausos_139.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1031/140.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1032/141.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1033/142.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1034/brn30055ce294a3_070769.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1037/144.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1039/145.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1040/146.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1054/147.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1055/148.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1056/149.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1057/150.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1058/151.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1059/152.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1060/153.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1061/154.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1063/155.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1064/156.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1065/157.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1066/158.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1067/159.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1068/160.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1069/161.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1070/162.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1072/163.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1073/164.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1074/165.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1075/mocao_166.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1076/167.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1093/168.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1094/169.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1095/170.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1096/171.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1097/172.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1098/173.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1099/174.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1100/175.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1101/176.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1102/177.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1103/178.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1104/179.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1105/180.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1106/181.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1107/182.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1108/183.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1109/184.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1110/185.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1111/186.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1087/requerimento_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1088/requerimento_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1049/veto_01-2025_ao_projeto_de_lei_ordinaria_no_36-2025_casa_nova_esperanca_fabio_fonseca.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/753/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/754/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/755/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/756/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/759/pinta_005.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/760/pinta_006.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/761/pinta_007.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/789/fande_008.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/790/fonsequimha_009.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/791/fonsequinha_010.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/792/fonsequinha_011.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/793/fonsequinha_012.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/794/pinta_013.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/795/pinta_014.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/796/pinta_015.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/797/pinta_016.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/798/bruno_017.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/799/fonsequinha_018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/800/flavinho_019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/801/almedino_020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/802/peloto_021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/803/peloto_022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/806/bruno_023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/807/indicacao_024_bruno.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/808/fonsequinha_025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/813/pinta_26.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/814/pinta_27.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/815/pinta_28.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/816/pinta_29.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/817/pinta_30.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/830/031.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/831/032.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/832/033.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/833/034.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/834/035.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/835/036.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/836/037.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/837/brn30055ce294a3_070783.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/852/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/853/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/869/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/887/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/960/53.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/961/54.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/962/55.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/963/56.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/964/57.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/965/58.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/966/59.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/978/60.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/979/brn30055ce294a3_070705.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1000/indicacao_neura.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1008/63.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1009/64.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1011/65.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1013/66.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1014/67.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1015/68.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1082/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1113/74.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1114/75.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1115/76.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1116/77.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1117/78.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1118/79.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1119/80.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1120/81.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1121/82.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1122/83.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1123/84.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1124/85.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1125/86.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1126/scan0000.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/845/emenda_substitutiva_001-2025_ao_projeto_de_lei_ordinaria_no_002-2025_veiculos_terceirizados.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/868/emenda_substutiva_no002-2025_ao_projeto_de_lei_complementar_no001-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/888/emenda_substitutiva_no03-2025_ao_projeto_de_lei_ordinaria_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/897/emenda_substitutiva_no04-2025_ao_projeto_de_lei_ordinaria_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/954/emenda_no05_ao_projeto_de_lei_ordinaria_no027-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/955/emenda_modificativa_no06_ao_projeto_de_lei_ordinaria_no027-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/996/emenda_aditiva_no07-2025_ao_projeto_de_lei_ordinaria_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/812/projeto_substitutivo_no01-2025_ao_projeto_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/846/projeto_substitutivo_no02-2025_ao_projeto_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/898/projeto_substitutivo_no_3_de_2025_ao_projeto_de_lei_ordinaria_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1005/projeto_substitutivo_no_04_de_2025_ao_projeto_de_lei_ordinaria_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1007/parecer_previo_emitido_pelo_tcemg_relativo_as_contas_do_municipio_de_lajinha_do_exercicio_2016.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1045/2827190.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1086/3320851.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/668/mocao_de_pesar_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/672/mocao_pesar_pinta_002.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/673/mocao_pesar_pinta_003.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/674/mocao_pesar_pinta_004.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/675/mocao_pesar_pinta_005.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/676/pinta_006.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/785/neura_007.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/787/bolinha_e_julio_008.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/788/bolinha_julio_e_peloto_009.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/805/mocao_010.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/827/mocao_de_pesar_11_neura.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/844/mocao_12.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/854/mocao_13.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/859/brn30055ce294a3_070545.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/860/mocao_pesar_15.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/870/mocao_016.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/886/mocao_de_pesar_17.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/889/mocao_de_pesar_18.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/890/mocao_de_pesar_19.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/891/mocao_pesar_20.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/892/mocao_21.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/901/mocao_22.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/924/mocao_de_pesar_23.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/925/mocao_24.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/926/mocao_pesar_25.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/927/mocao_de_pesar_26.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/933/mocao_de_pesar_27.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/934/mocao_de_pesar_28.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/935/mocao_de_pesar_29.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/936/mocao_de_pesar_30.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/937/mocao_de_pesar_31.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/938/mocao_de_pesar_32.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/939/mocao_de_pesar_33.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/974/brn30055ce294a3_070703.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/975/36.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/994/38.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/995/39.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1016/40.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1017/41.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1041/pesar_42.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1042/pesar_43.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1043/44.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1044/45.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1050/46.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1051/47.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1052/48.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1053/49.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1083/mocao_50.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1112/mocao_de_pesar_51.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/660/pedido_de_providencia_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/661/pedido_de_providencia_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/671/pedido_de_providencia_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/680/bruno_004.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/681/bruno_005.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/766/pedido_006.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/767/pedido_007.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/768/pedido_008.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/769/pedido_009.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/770/pedido_010.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/771/pedido_011.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/772/pedido_012.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/773/pedido_013.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/774/pedido_014.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/775/pedido_015.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/776/pinta_016.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/777/pinta_017.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/778/pinta_018.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/779/fonsequinha_019.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/780/fonsequinha_020.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/781/fonsequinha_021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/782/brn30055ce294a3_070413.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/783/fonsequinha_023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/784/fonsequinha_024.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/819/neura_25.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/820/neura_26.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/821/neura_27.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/822/neura_28.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/823/neura_29.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/824/neura_30.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/825/neura_31.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/826/neura_32.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/838/33.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/839/34.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/840/35.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/841/36_neura.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/842/37.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/843/pedido_38.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/848/pedido_de_providencia_39.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/863/pedido_prov_40.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/864/pedido_de_providencia_41.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/865/brn30055ce294a3_070555.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/883/pedido_43.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/884/pedido_44.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/899/pedido45.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/959/pedido_46.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/980/pedido_47.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/981/pedido_48.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/999/pedido_de_providencia_fonsequinha.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1021/50.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1077/pedido_52.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/905/projeto_de_decreto_legislativo_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1010/projeto_de_decreto_legislativo_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1062/projeto_de_decreto_legislativo_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1092/projeto_de_decreto_legislativo_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/667/projeto_de_lei_ordinaria_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/670/projeto_de_lei_ordinaria_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/724/projeto_de_lei_ordinaria_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/763/projeto_de_lei_ordinaria_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/764/projeto_de_lei_ordinaria_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/765/projeto_de_lei_ordinaria_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/804/projeto_de_lei_ordinaria_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/809/projeto_de_lei_ordinaria_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/810/projeto_de_lei_ordinaria_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/850/projeto_de_lei_ordinaria_no_10-2025_convenio_com_uniao_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/866/projeto_de_lei_ordinaria_no11-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/867/projeto_de_lei_ordinaria_no12-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/871/projeto_de_lei_no013-2025_-_denomina_sala_de_cinema_-_roselaine_costa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/872/projeto_de_lei_no014-2025-_dispoe_sobre_politicas_de_prevencao_ao_pe_diabetivo_-_bolinha.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/873/projeto_de_lei_no_015-2025__autoriza_o_municipio_de_lajinha_a_firmas_convenio_com_a_associacao_comunitaria_aguia_mirim_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/874/projeto_de_lei_no_016-2025_altera_funcao_gratificada_constante_no_anexo_lll_da_lei_ordinaria_municipal_no_1.5652018_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/875/projeto_de_lei_ordinaria_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/902/projeto_de_lei_ordinaria_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/903/projeto_de_lei_ordinaria_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/904/projeto_de_lei_n_20-2025_-_lei_das_diretrizes_orcamentarias_para_2026.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/922/projeto_de_lei_ordinaria_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/930/projeto_de_lei_ordinaria_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/931/projeto_de_lei_ordinaria_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/932/projeto_de_lei_ordinaria_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/945/projeto_de_lei_ordinaria_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/946/projeto_de_lei_ordinaria_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/947/projeto_de_lei_ordinaria_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/956/projeto_de_lei_ordinaria_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/957/projeto_de_lei_ordinaria_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/958/projeto_de_lei_ordinaria_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_ordinaria_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/977/projeto_de_lei_ordinaria_no_32-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/998/projeto_de_lei_ordinaria_no_34-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1004/projeto_de_lei_ordinaria_no_34-25.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1006/projeto_de_lei_ordinaria_no_35-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1012/projeto_de_lei_ordinaria_n_036-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei_ordinaria_no_37-2025_dispoe_sobre_a_criacao_da_casa_nova_esperanca_fabinho_fonseca_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1023/projeto_de_lei_ordinaria_no_38-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1025/sc_projeto_de_lei_ordinaria_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1026/projeto_de_lei_ordinaria_no_40-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1027/projeto_de_lei_ordinaria_no_41-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1035/projeto_de_lei_ordinaria_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1036/projeto_de_lei_ordinaria_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1038/projeto_de_lei_ordinaria_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1046/projeto_de_lei_ordinaria_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1047/projeto_de_lei_ordinaria_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1048/projeto_de_lei_ordinaria_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1085/projeto_de_lei_ordinaria_no48-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1089/projeto_de_lei_-_reconhece_utilidade_publica__academia_de_letras_-_neura.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1090/projeto_de_lei_ordinaria_no_50-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_lei_ordinaria_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/851/projeto_de_lei_complementar_no_01-2025_reajuste_salarial_dos_servidores_publicos_do_saae.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/829/projeto_de_lei_complementar_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1024/projeto_de_lei_ordinaria_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1084/projeto_de_lei_complementar_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/657/projeto_de_resolucao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/723/projeto_de_resolucao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/658/projeto_de_resolucao_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/659/projeto_de_resolucao_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/678/projeto_de_resolucao_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/679/projeto_de_resolucao_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/858/projeto_de_resolucao_no07-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/929/projeto_de_resolucao_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/662/mocao_de_aplausos_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/663/mocao_de_aplausos_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/664/mocao_de_aplausos_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/665/mocao_de_aplausos_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/666/mocao_de_aplausos_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/682/neura_006.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/683/neura_007.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/684/neura_008.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/685/neura_009.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/686/neura_010.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/687/neura_011.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/688/neura_012.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/689/neura_013.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/690/neura_014.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/691/neura_015.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/692/neura_016.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/693/neura_017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/694/neura_018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/695/neura_019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/696/neura_020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/697/neura_021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/698/neura_022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/699/neura_023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/700/neura_024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/701/neura_025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/702/neura_026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/703/neura_027.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/704/neura_028.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/705/neura_029.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/706/neura_030.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/707/neura_031.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/708/neura_032.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/709/neura_033.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/710/neura_034.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/711/neura_035.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/712/neura_036.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/713/neura_037.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/714/neura_038.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/715/neura_039.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/716/neura_040.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/717/neura_041.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/718/neura_042.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/719/neura_043.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/720/neura_044.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/721/neura_045.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/725/neura_046.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/726/neura_047.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/727/neura_048.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/728/neura_049.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/729/neura_050.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/730/neura_051.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/731/neura_052.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/732/neura_053.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/733/neura_054.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/734/neura_055.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/735/neura_056.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/736/neura_057.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/737/neura_058.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/738/neura_059.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/739/neura_060.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/740/neura_061.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/741/neura_062.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/742/neura_063.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/743/neura_064.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/744/neura_065.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/745/neura_066.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/746/neura_067.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/747/neura_068.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/748/neura_069.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/749/neura_070.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/750/neura_071.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/751/neura_072.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/752/neura_073.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/757/neura_074.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/758/neura_075.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/786/bolinha_076.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/818/bolinha_77.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/849/mocao_de_aplausos_78_bolinha.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/855/79.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/856/80.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/861/mocao_de_aplausos_81.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/862/mocao_de_aplausos_82.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/876/mocao_83.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/877/mocao_84.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/878/mocao_85.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/879/mocao_86.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/880/mocao_87.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/881/mocao_88.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/882/mocao89.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/893/mocao_90.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/894/mocao_91.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/895/mocao_92.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/896/mocao_de_aplausos_93.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/906/mocao_94.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/907/mocao_95.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/908/mocao_96.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/909/mocao_97.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/910/mocao_98.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/911/mocao_99.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/913/mocao_101.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/914/mocao_102.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/915/mocao_103.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/916/mocao_104.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/917/mocao_105.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/918/mocao_106.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/919/mocao_107.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/920/mocao_108.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/921/mocao_109.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/923/mocao_de_aplausos_neura_110.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/940/mocao_de_aplausos_111.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/941/mocao_de_aplausos_112.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/967/114.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/968/115.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/969/116.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/970/117.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/971/118.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/972/119.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/973/120.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/982/121.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/983/122.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/985/124.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/986/125.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/987/126.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/988/127.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/989/128.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/990/129.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/991/130.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/992/131.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1001/132.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1002/133.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1003/134.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1019/135.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1020/136.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1028/aplausos_137.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1029/aplausos_138.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1030/aplausos_139.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1031/140.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1032/141.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1033/142.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1034/brn30055ce294a3_070769.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1037/144.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1039/145.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1040/146.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1054/147.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1055/148.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1056/149.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1057/150.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1058/151.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1059/152.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1060/153.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1061/154.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1063/155.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1064/156.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1065/157.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1066/158.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1067/159.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1068/160.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1069/161.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1070/162.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1072/163.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1073/164.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1074/165.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1075/mocao_166.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1076/167.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1093/168.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1094/169.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1095/170.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1096/171.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1097/172.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1098/173.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1099/174.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1100/175.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1101/176.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1102/177.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1103/178.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1104/179.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1105/180.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1106/181.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1107/182.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1108/183.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1109/184.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1110/185.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1111/186.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1087/requerimento_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1088/requerimento_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1049/veto_01-2025_ao_projeto_de_lei_ordinaria_no_36-2025_casa_nova_esperanca_fabio_fonseca.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/753/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/754/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/755/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/756/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/759/pinta_005.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/760/pinta_006.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/761/pinta_007.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/789/fande_008.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/790/fonsequimha_009.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/791/fonsequinha_010.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/792/fonsequinha_011.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/793/fonsequinha_012.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/794/pinta_013.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/795/pinta_014.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/796/pinta_015.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/797/pinta_016.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/798/bruno_017.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/799/fonsequinha_018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/800/flavinho_019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/801/almedino_020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/802/peloto_021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/803/peloto_022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/806/bruno_023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/807/indicacao_024_bruno.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/808/fonsequinha_025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/813/pinta_26.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/814/pinta_27.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/815/pinta_28.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/816/pinta_29.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/817/pinta_30.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/830/031.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/831/032.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/832/033.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/833/034.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/834/035.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/835/036.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/836/037.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/837/brn30055ce294a3_070783.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/852/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/853/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/869/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/887/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/960/53.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/961/54.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/962/55.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/963/56.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/964/57.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/965/58.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/966/59.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/978/60.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/979/brn30055ce294a3_070705.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1000/indicacao_neura.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1008/63.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1009/64.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1011/65.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1013/66.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1014/67.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1015/68.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1082/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1113/74.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1114/75.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1115/76.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1116/77.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1117/78.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1118/79.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1119/80.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1120/81.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1121/82.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1122/83.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1123/84.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1124/85.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1125/86.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1126/scan0000.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/845/emenda_substitutiva_001-2025_ao_projeto_de_lei_ordinaria_no_002-2025_veiculos_terceirizados.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/868/emenda_substutiva_no002-2025_ao_projeto_de_lei_complementar_no001-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/888/emenda_substitutiva_no03-2025_ao_projeto_de_lei_ordinaria_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/897/emenda_substitutiva_no04-2025_ao_projeto_de_lei_ordinaria_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/954/emenda_no05_ao_projeto_de_lei_ordinaria_no027-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/955/emenda_modificativa_no06_ao_projeto_de_lei_ordinaria_no027-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/996/emenda_aditiva_no07-2025_ao_projeto_de_lei_ordinaria_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/812/projeto_substitutivo_no01-2025_ao_projeto_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/846/projeto_substitutivo_no02-2025_ao_projeto_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/898/projeto_substitutivo_no_3_de_2025_ao_projeto_de_lei_ordinaria_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1005/projeto_substitutivo_no_04_de_2025_ao_projeto_de_lei_ordinaria_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1007/parecer_previo_emitido_pelo_tcemg_relativo_as_contas_do_municipio_de_lajinha_do_exercicio_2016.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1045/2827190.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1086/3320851.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/668/mocao_de_pesar_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/672/mocao_pesar_pinta_002.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/673/mocao_pesar_pinta_003.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/674/mocao_pesar_pinta_004.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/675/mocao_pesar_pinta_005.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/676/pinta_006.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/785/neura_007.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/787/bolinha_e_julio_008.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/788/bolinha_julio_e_peloto_009.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/805/mocao_010.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/827/mocao_de_pesar_11_neura.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/844/mocao_12.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/854/mocao_13.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/859/brn30055ce294a3_070545.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/860/mocao_pesar_15.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/870/mocao_016.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/886/mocao_de_pesar_17.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/889/mocao_de_pesar_18.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/890/mocao_de_pesar_19.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/891/mocao_pesar_20.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/892/mocao_21.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/901/mocao_22.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/924/mocao_de_pesar_23.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/925/mocao_24.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/926/mocao_pesar_25.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/927/mocao_de_pesar_26.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/933/mocao_de_pesar_27.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/934/mocao_de_pesar_28.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/935/mocao_de_pesar_29.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/936/mocao_de_pesar_30.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/937/mocao_de_pesar_31.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/938/mocao_de_pesar_32.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/939/mocao_de_pesar_33.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/974/brn30055ce294a3_070703.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/975/36.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/994/38.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/995/39.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1016/40.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1017/41.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1041/pesar_42.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1042/pesar_43.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1043/44.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1044/45.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1050/46.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1051/47.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1052/48.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1053/49.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1083/mocao_50.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1112/mocao_de_pesar_51.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/660/pedido_de_providencia_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/661/pedido_de_providencia_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/671/pedido_de_providencia_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/680/bruno_004.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/681/bruno_005.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/766/pedido_006.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/767/pedido_007.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/768/pedido_008.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/769/pedido_009.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/770/pedido_010.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/771/pedido_011.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/772/pedido_012.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/773/pedido_013.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/774/pedido_014.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/775/pedido_015.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/776/pinta_016.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/777/pinta_017.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/778/pinta_018.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/779/fonsequinha_019.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/780/fonsequinha_020.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/781/fonsequinha_021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/782/brn30055ce294a3_070413.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/783/fonsequinha_023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/784/fonsequinha_024.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/819/neura_25.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/820/neura_26.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/821/neura_27.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/822/neura_28.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/823/neura_29.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/824/neura_30.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/825/neura_31.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/826/neura_32.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/838/33.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/839/34.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/840/35.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/841/36_neura.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/842/37.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/843/pedido_38.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/848/pedido_de_providencia_39.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/863/pedido_prov_40.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/864/pedido_de_providencia_41.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/865/brn30055ce294a3_070555.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/883/pedido_43.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/884/pedido_44.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/899/pedido45.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/959/pedido_46.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/980/pedido_47.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/981/pedido_48.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/999/pedido_de_providencia_fonsequinha.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1021/50.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lajinha.mg.leg.br/media/sapl/public/materialegislativa/2025/1077/pedido_52.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H461"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="67" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="213" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="212.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>